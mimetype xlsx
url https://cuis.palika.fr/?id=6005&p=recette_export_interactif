--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -242,50 +242,53 @@
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:E22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
@@ -508,51 +511,51 @@
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="11">
         <v>28</v>
       </c>
       <c r="B21" t="s" s="12">
         <v>29</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="13">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>