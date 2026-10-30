--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,105 +67,105 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus PAL.CAH85 — audité et corrigé, verrouillage Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Cahier professionnel 1985-86 (PAL.CAH85)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>2,09 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 15:21</t>
+    <t>30/10/2026 15:43</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>FAR-T45</t>
   </si>
   <si>
     <t>Farine de blé T45</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>LAIT-ECR-POW</t>
   </si>
@@ -202,51 +202,51 @@
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 2,09 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâtes friables (brisée, sablée)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait écrémé en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T45</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
@@ -375,97 +375,97 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -505,105 +505,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>1.58995</v>
+        <v>1.590535</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.76074162679426</v>
+        <v>0.76102153110048</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>1.58995</v>
+        <v>1.590535</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -661,72 +664,72 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>0.45</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.45</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.003</f>
-        <v>0.00135</v>
+        <f>E7*0.0043</f>
+        <v>0.001935</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>1.4</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>1.4</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0.72</f>
         <v>1.008</v>
@@ -844,62 +847,65 @@
       </c>
       <c r="D13" s="9">
         <v>0.03</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.03</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0.82</f>
         <v>0.0246</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s" s="3">
         <v>54</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="12">
         <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>55</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>56</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>57</v>
@@ -1059,223 +1065,229 @@
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>68</v>
       </c>
       <c r="C9" t="s">
         <v>62</v>
       </c>
       <c r="D9" s="11">
         <v>1.4</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>69</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>70</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>71</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>72</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>73</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>74</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s" s="14">
+      <c r="D2" t="s" s="13">
         <v>75</v>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="s" s="14">
+      <c r="D3" t="s" s="13">
         <v>76</v>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>77</v>
       </c>
-      <c r="D4" t="s" s="14">
+      <c r="D4" t="s" s="13">
         <v>78</v>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D9"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>79</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"C85.PATE.TORTUE · PAT.PATES.FRIABLES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>C85.PATE.TORTUE · PAT.PATES.FRIABLES · référence : 2,09 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
+      <c r="A4" t="s" s="15">
         <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
+      <c r="A5" t="s" s="16">
         <v>81</v>
       </c>
-      <c r="B5" t="str" s="14">
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>450ml d'eau, 100gr de levure, 30gr de poudre de lait</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
+      <c r="A6" t="s" s="16">
         <v>82</v>
       </c>
-      <c r="B6" t="str" s="14">
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>1,4kg de farine</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
+      <c r="A7" t="s" s="16">
         <v>83</v>
       </c>
-      <c r="B7" t="str" s="14">
+      <c r="B7" t="str" s="13">
         <f>"[DÉCOUPER] "&amp;Procedure!D4</f>
         <v>[DÉCOUPER] Découpe magasin : 1,5kg</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="18">
+      <c r="A9" t="s" s="17">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Pâte Tortue</dc:title>