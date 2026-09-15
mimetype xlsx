--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>1 kg</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:03</t>
+    <t>15/09/2026 16:15</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -484,79 +484,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>7.99524</v>
+        <v>6.7853444444444</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>7.99524</v>
+        <v>6.7853444444444</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>7.99524</v>
+        <v>6.7853444444444</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -650,87 +650,87 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.12</v>
+        <v>0.074074</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.12</v>
+        <v>0.074074</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*16.0945</f>
-        <v>1.93134</v>
+        <f>E7*16.0945160945</f>
+        <v>1.192185</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>1.5</v>
+        <v>0.925926</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>1.5</v>
+        <v>0.925926</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.82</f>
-        <v>1.23</v>
+        <f>E8*0.8199999344</f>
+        <v>0.759259</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
         <v>0.75</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.75</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="4">
         <f>E9*6.4452</f>
         <v>4.8339</v>
@@ -842,71 +842,71 @@
       </c>
       <c r="C4" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="11">
         <v>0.75</v>
       </c>
       <c r="E4" t="s">
         <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="11">
-        <v>1.5</v>
+        <v>0.926</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>51</v>
       </c>
       <c r="D6" s="11">
-        <v>0.12</v>
+        <v>0.074</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>