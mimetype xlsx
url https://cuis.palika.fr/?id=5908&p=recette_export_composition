--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -20,51 +20,51 @@
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 kg)</t>
+    <t>Quantité (pour 0,8 kg)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Crème Moussée au Chocolat III ("Marjolaine")</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Crèmes et ganaches chocolat</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ganache Fondant VIII</t>
   </si>
   <si>
     <t>gr</t>
   </si>
@@ -202,51 +202,51 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="3">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="3">
         <v>800</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">