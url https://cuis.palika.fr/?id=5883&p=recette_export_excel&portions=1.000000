--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,173 +17,170 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Crème Anglaise (méthode-cadre, variété)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>C85.CRAN.GEN</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Méthodes-cadres (mères) (PAT.CADRES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus PAL.CAH85 — audité et corrigé, verrouillage Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>Cahier professionnel 1985-86 (PAL.CAH85)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
-    <t>1 L</t>
+    <t>1 lt</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:53</t>
+    <t>15/09/2026 16:14</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
-    <t>L</t>
+    <t>lt</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>00000051</t>
   </si>
   <si>
     <t>LAIT</t>
   </si>
   <si>
     <t>Produits laitiers</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 L)</t>
+    <t>Quantité (pour 1 lt)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Méthodes-cadres (mères)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
@@ -566,51 +563,51 @@
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>1</v>
       </c>
       <c r="C3" t="s" s="10">
         <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>1</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
-        <v>L</v>
+        <v>lt</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
@@ -621,341 +618,341 @@
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="12">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>1</v>
       </c>
       <c r="F7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G7" s="4">
         <f>E7*0.5999</f>
         <v>0.5999</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8" t="s" s="3">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G8" s="13">
         <f>SUM(G7:G7)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>36</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>37</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>38</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D2" s="11">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C3" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D3" s="11">
         <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
+        <v>44</v>
+      </c>
+      <c r="B1" t="s" s="2">
         <v>45</v>
       </c>
-      <c r="B1" t="s" s="2">
+      <c r="C1" t="s" s="2">
         <v>46</v>
       </c>
-      <c r="C1" t="s" s="2">
+      <c r="D1" t="s" s="2">
         <v>47</v>
       </c>
-      <c r="D1" t="s" s="2">
+      <c r="E1" t="s" s="2">
         <v>48</v>
       </c>
-      <c r="E1" t="s" s="2">
+      <c r="F1" t="s" s="2">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D2" t="s" s="14">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" t="s" s="14">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" t="s" s="14">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D5" t="s" s="14">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"C85.CRAN.GEN · PAT.CADRES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
-        <v>C85.CRAN.GEN · PAT.CADRES · référence : 1 L · multiplicateur réglable sur la feuille </v>
+        <v>C85.CRAN.GEN · PAT.CADRES · référence : 1 lt · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[BOUILLIR] "&amp;Procedure!D2</f>
         <v>[BOUILLIR] Bouillir le lait avec le sucre (1ère masse)</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[BLANCHIR] "&amp;Procedure!D3</f>
         <v>[BLANCHIR] Blanchir les jaunes avec le sucre (2ème masse) — dosage selon la colonne choisie dans dosage_ref</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D4</f>
         <v>[INCORPORER] Quand la 1ère masse bout, incorporer 1/3 de cette masse dans la 2ème masse, bien mélanger au fouet</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[METTRE] "&amp;Procedure!D5</f>
         <v>[METTRE] Mettre toute la 2ème masse dans la 1ère masse (toujours sur le gaz), remuer au fouet jusqu'au premier bouillon (1 min), éteindre</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="8">