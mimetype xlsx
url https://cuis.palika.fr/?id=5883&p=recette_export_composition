--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,89 +9,86 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
-    <t>Quantité (pour 1 L)</t>
+    <t>Quantité (pour 1 lt)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Crème Anglaise (méthode-cadre, variété)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
-    <t>L</t>
+    <t>lt</t>
   </si>
   <si>
     <t>Méthodes-cadres (mères)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT</t>
   </si>
   <si>
     <t>matiere</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t>Produits laitiers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -195,54 +192,54 @@
       </c>
       <c r="D2" s="3">
         <v>1</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="3">
         <v>1</v>
       </c>
       <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>Crème Anglaise (méthode-cadre, </dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>