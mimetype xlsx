--- v0 (2026-08-02)
+++ v1 (2026-10-30)
@@ -53,123 +53,123 @@
   <si>
     <t>Riz Imperatrice (PDR)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Ramequins et verrines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Riz au lait (PDR)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ riz rond</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t>Épicerie salée</t>
+    <t>Céréales et légumineuses sèches</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ LAIT</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ VANILLE (baton)</t>
   </si>
   <si>
-    <t>Eléments divers</t>
+    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Mélange fruits confits (cake)</t>
   </si>
   <si>
     <t>Fruits séchés et confits</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Kirsch (fondue, forêt-noire)</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gélatine feuilles (200 bloom)</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème liquide entière 35% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PURE DE GROSEILLES</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mat. prem. surgelée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre glace tamisé</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -203,50 +203,53 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
@@ -476,151 +479,151 @@
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="3">
         <v>2.632</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="3">
         <v>0.15</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="3">
         <v>0.012</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="3">
         <v>0.5</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="3">
         <v>0.5</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="3">
         <v>0.25</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="3">
         <v>0.06</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>