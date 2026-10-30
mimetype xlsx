--- v1 (2026-09-15)
+++ v2 (2026-10-30)
@@ -67,177 +67,177 @@
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Oui — Corpus PDR (Pâtisserie de Référence) — audité et corrigé, verrouillage Chapitre 5</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
     <t>La Pâtisserie de Référence (BPI.PDR)</t>
   </si>
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>0,755 kg</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 18:23</t>
+    <t>30/10/2026 18:45</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>00000048</t>
   </si>
   <si>
     <t>BEURRE</t>
   </si>
   <si>
-    <t>Produits frais</t>
+    <t>Beurres et margarines</t>
   </si>
   <si>
     <t>00000047</t>
   </si>
   <si>
     <t>OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
-    <t>00000061</t>
-[...10 lines deleted...]
-  <si>
     <t>SUC-BLANC</t>
   </si>
   <si>
     <t>Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 0,755 kg)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Crèmes au beurre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre blanc cristal sac 25 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ EAU</t>
+    <t xml:space="preserve">    ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
@@ -410,50 +410,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
@@ -493,105 +496,108 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>2.2433065789474</v>
+        <v>2.2434170789474</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.9712669919833</v>
+        <v>2.9714133495992</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>2.2433065789474</v>
+        <v>2.2434170789474</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
@@ -649,170 +655,173 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.3</v>
+        <v>0.085</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.3</v>
+        <v>0.085</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.9514</f>
-        <v>1.18542</v>
+        <f>E7*0.0043</f>
+        <v>0.000366</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>3.157895</v>
+        <v>0.3</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>3.157895</v>
+        <v>0.3</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.2699999775</f>
-        <v>0.852632</v>
+        <f>E8*3.9514</f>
+        <v>1.18542</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="12">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.085</v>
+        <v>3.157895</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.085</v>
+        <v>3.157895</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.003</f>
-        <v>0.000255</v>
+        <f>E9*0.2699999775</f>
+        <v>0.852632</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>0.25</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0.82</f>
         <v>0.205</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s" s="3">
         <v>46</v>
       </c>
       <c r="G11" s="13">
         <f>SUM(G7:G10)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>47</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>48</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>49</v>
@@ -859,123 +868,126 @@
       </c>
       <c r="D3" s="11">
         <v>0.12</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>55</v>
       </c>
       <c r="C4" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="11">
         <v>3.158</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>57</v>
       </c>
       <c r="C5" t="s">
         <v>56</v>
       </c>
       <c r="D5" s="11">
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>58</v>
       </c>
       <c r="C6" t="s">
         <v>56</v>
       </c>
       <c r="D6" s="11">
         <v>0.085</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>59</v>
       </c>
       <c r="C7" t="s">
         <v>56</v>
       </c>
       <c r="D7" s="11">
         <v>0.3</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>60</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>61</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>62</v>
@@ -1039,50 +1051,53 @@
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>72</v>
       </c>
       <c r="D5" t="s" s="14">
         <v>73</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
   <dimension ref="A1:D10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>74</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"PDR-CR-BEURRE · PAT.CREAMS.BEURRE · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>PDR-CR-BEURRE · PAT.CREAMS.BEURRE · référence : 0,755 kg · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
@@ -1135,51 +1150,51 @@
       <c r="A8" t="s" s="17">
         <v>79</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[INCORPORER] "&amp;Procedure!D5</f>
         <v>[INCORPORER] Incorporer le beurre pommade. Lisser au fouet, parfumer au choix.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="18">
         <v>22</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1"/>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>