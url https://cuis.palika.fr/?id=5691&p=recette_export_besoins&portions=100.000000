--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,131 +9,152 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>AGAR-AGAR</t>
   </si>
   <si>
     <t>Agar-agar en poudre</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>GELATINE</t>
+  </si>
+  <si>
+    <t>Gélatine feuilles (200 bloom)</t>
+  </si>
+  <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>EPI-VANILLE-GOU</t>
+  </si>
+  <si>
+    <t>Gousses de vanille Bourbon</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>RNME1014101</t>
+  </si>
+  <si>
+    <t>Pur jus de raisin brique 1L</t>
+  </si>
+  <si>
+    <t>Boissons</t>
+  </si>
+  <si>
     <t>RNME101466</t>
   </si>
   <si>
     <t>Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>RNM57224435</t>
   </si>
   <si>
     <t>CRÈME FRAÎCHE épaisse 30% MG 5 litres</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
+    <t>RNM57224437</t>
+  </si>
+  <si>
+    <t>FROMAGE BLANC nature battu 20% MG seau 5 kg</t>
+  </si>
+  <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
-  </si>
-[...7 lines deleted...]
-    <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -181,51 +202,51 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
@@ -238,159 +259,219 @@
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
         <v>0.007</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
         <v>0.196</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s" s="5">
+      <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="3">
+        <v>0.16</v>
+      </c>
+      <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="4">
+        <v>3.84</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="5">
         <v>12</v>
       </c>
-      <c r="D3" s="3">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="B4" t="s">
         <v>13</v>
       </c>
-      <c r="F3" s="4">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D4" s="3">
         <v>1</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="4">
-        <v>2.7</v>
+        <v>0.003</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="3">
-        <v>1</v>
+        <v>0.04</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F5" s="4">
-        <v>7.08</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
         <v>21</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" s="3">
-        <v>5</v>
+        <v>1.5</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F6" s="4">
-        <v>11</v>
+        <v>4.485</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
         <v>24</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" s="3">
-        <v>5</v>
+        <v>1.6</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="4">
-        <v>12</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8"/>
-[...3 lines deleted...]
-      <c r="E8" t="s" s="6">
+      <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="7">
-        <v>32.98</v>
+      <c r="D8" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="4">
+        <v>1.416</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="3">
+        <v>5</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="4">
+        <v>16.9</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="3">
+        <v>5</v>
+      </c>
+      <c r="E10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="4">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11" t="s" s="6">
+        <v>34</v>
+      </c>
+      <c r="F11" s="7">
+        <v>54.96</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>BAVAROIS DE FROMAGE BLANC</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>