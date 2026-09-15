--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>GÂTEAU FONDANT</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_261</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Pâtisserie collectivité (GRO.DESSERTS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,144 +79,192 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:03</t>
+    <t>15/09/2026 16:15</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
+    <t>00000010</t>
+  </si>
+  <si>
+    <t>CHOCOLAT BLANC W</t>
+  </si>
+  <si>
+    <t>Chocolat Mat. prem.</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>CREME-MARRON</t>
+  </si>
+  <si>
+    <t>Creme de marron</t>
+  </si>
+  <si>
+    <t>Conserves légumes et poissons</t>
+  </si>
+  <si>
     <t>RNME101466</t>
   </si>
   <si>
     <t>Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
-    <t>kg</t>
+    <t>FAR-CHATA</t>
+  </si>
+  <si>
+    <t>Farine de châtaigne</t>
+  </si>
+  <si>
+    <t>Farines alternatives &amp; spéciales</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>LEV-CHIMIQUE</t>
   </si>
   <si>
     <t>Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
+    <t>OVO-ENT-LIQ</t>
+  </si>
+  <si>
+    <t>Oeuf entier liquide pasteurisé</t>
+  </si>
+  <si>
+    <t>Ovoproduits</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâtisserie collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure chimique (poudre à lever)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CHOCOLAT BLANC W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Oeuf entier liquide pasteurisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Farine de châtaigne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Creme de marron</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>CONCASSER</t>
   </si>
@@ -357,63 +405,66 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -486,106 +537,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>11.6608</v>
+        <v>42.250488</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.116608</v>
+        <v>0.42250488</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>11.6608</v>
+        <v>42.250488</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G10"/>
+  <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -642,561 +693,741 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>26</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s">
+      <c r="A7" t="s" s="12">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.7</f>
-        <v>3.24</v>
+        <f>E7*4.01836</f>
+        <v>3.214688</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>1.6</v>
+        <v>1.2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>1.6</v>
+        <v>1.2</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*5.2</f>
-        <v>8.32</v>
+        <f>E8*7</f>
+        <v>8.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>0.024</v>
+        <v>1.2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.024</v>
+        <v>1.2</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*4.2</f>
+        <f>E9*2.7</f>
+        <v>3.24</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" s="9">
+        <v>0.75</v>
+      </c>
+      <c r="E10" s="11">
+        <f>D10*$B$2</f>
+        <v>0.75</v>
+      </c>
+      <c r="F10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10" s="4">
+        <f>E10*4.5</f>
+        <v>3.375</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="9">
+        <v>1.6</v>
+      </c>
+      <c r="E11" s="11">
+        <f>D11*$B$2</f>
+        <v>1.6</v>
+      </c>
+      <c r="F11" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*5.2</f>
+        <v>8.32</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="9">
+        <v>0.024</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>0.024</v>
+      </c>
+      <c r="F12" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*4.2</f>
         <v>0.1008</v>
       </c>
     </row>
-    <row r="10">
-[...9 lines deleted...]
-        <f>SUM(G7:G9)</f>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="9">
+        <v>4</v>
+      </c>
+      <c r="E13" s="11">
+        <f>D13*$B$2</f>
+        <v>4</v>
+      </c>
+      <c r="F13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*3.9</f>
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14" t="s" s="3">
+        <v>53</v>
+      </c>
+      <c r="G14" s="13">
+        <f>SUM(G7:G13)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F5"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D3" s="11">
         <v>1.6</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D4" s="11">
         <v>1.2</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D5" s="11">
         <v>0.024</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>1</v>
+      </c>
+      <c r="B6" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6" s="11">
+        <v>0.8</v>
+      </c>
+      <c r="E6" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>1</v>
+      </c>
+      <c r="B7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D7" s="11">
+        <v>4</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.75</v>
+      </c>
+      <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="E9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>57</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D2" t="inlineStr" s="13">
+        <v>74</v>
+      </c>
+      <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="13"/>
+      <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="13">
+        <v>75</v>
+      </c>
+      <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Concasser le chocolat couverture. - Tamiser la farine de châtaigne avec la levure chimique. - Dans une petite russe,faire fondre les 100 g de beurre. - Au pinceau,enduire de beurre fondu l’intérieur de 2 bacs GN 1/1 H 50. - Passer au froid les 2 bacs pour figer le beurre. - Saupoudrer de farine l’intérieur des bacs.Taper les bacs pour retirer l’excédent de farine.Par précaution et pour faciliter le démoulage,on peut chemiser le fond des bacs avec du papier sulfurisé que l’on prendra soin de faire adhérer au beurre fondu. - Ramollir le beurre. - Préchauffer le four sur la position chaleur sèche à +220 °C.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="13"/>
+      <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="13">
+        <v>77</v>
+      </c>
+      <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner la pâte - Dans une calotte,faire fondre au bain-marie,le chocolat couverture. - Adjoindre le beurre ramolli au chocolat. - Travailler au fouet le chocolat et le beurre afin d’obtenir une consistance légère. - Ajouter au mélange la crème de marron.Travailler l’ensemble.Réserver. - Dans la cuve du batteur,blanchir les œufs et le sucre semoule. - Verser le premier mélange sur les œufs blanchis.Travailler au fouet pendant 5 minutes environ.Corner la cuve du batteur de temps en temps. - Ajouter la farine de châtaigne à la pâte.Travailler quelques instants pour faire un bon mélange de tous les ingrédients.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="13"/>
+      <c r="E4" t="s" s="14"/>
       <c r="F4" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D5" t="inlineStr" s="13">
+        <v>79</v>
+      </c>
+      <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Garnir les bacs - À l’aide d’une écumoire,répartir la pâte équitablement dans les bacs GN. - Égaliser la surface avec une corne. - Étager les bacs sur l’échelle de cuisson.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="13"/>
+      <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D6" t="inlineStr" s="13">
+        <v>80</v>
+      </c>
+      <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Cuire les gâteaux - Enfourner l’échelle de cuisson. - Cuire les gâteaux pendant 8 minutes environ à la température de + 220 °C. - Réduire la chaleur du four à +170 °C.Prolonger la cuisson pendant 18 minutes. - Vérifier la cuisson par sondage avec la pointe de couteau préalablement désinfecté. - Sortir du four.Démouler les gâteaux sur des grilles à pâtisserie garnies d’une feuille S de papier sulfurisé.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="13"/>
+      <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="E7" t="s" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="D7" t="s" s="14">
+        <v>83</v>
+      </c>
+      <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="E8" t="s" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="D8" t="s" s="14">
+        <v>84</v>
+      </c>
+      <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="14">
+      <c r="A2" t="str" s="15">
         <f>"GRO_CDC_261 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_261 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="15">
-        <v>70</v>
+      <c r="A4" t="s" s="16">
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="13">
+      <c r="A5" t="s" s="17">
+        <v>87</v>
+      </c>
+      <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="13">
+      <c r="A6" t="s" s="17">
+        <v>88</v>
+      </c>
+      <c r="B6" t="str" s="14">
         <f>"[CONCASSER] "&amp;Procedure!D3</f>
         <v>[CONCASSER] Préparations préliminaires - Concasser le chocolat couverture. - Tamiser la farine de châtaigne avec la levure chimique. - Dans une petite russe,faire fondre les 100 g de beurre. - Au pinceau,enduire de beurre fondu l’intérieur de 2 bacs GN 1/1 H 50. - Passer au froid les 2 bacs pour figer le beurre. - Saupoudrer de farine l’intérieur des bacs.Taper les bacs pour retirer l’excédent de farine.Par précaution et pour faciliter le démoulage,on peut chemiser le fond des bacs avec du papier sulfurisé que l’on prendra soin de faire adhérer au beurre fondu. - Ramollir le beurre. - Préchauffer le four sur la position chaleur sèche à +220 °C.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="13">
+      <c r="A7" t="s" s="17">
+        <v>89</v>
+      </c>
+      <c r="B7" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D4</f>
         <v>[ÉTUVER] Confectionner la pâte - Dans une calotte,faire fondre au bain-marie,le chocolat couverture. - Adjoindre le beurre ramolli au chocolat. - Travailler au fouet le chocolat et le beurre afin d’obtenir une consistance légère. - Ajouter au mélange la crème de marron.Travailler l’ensemble.Réserver. - Dans la cuve du batteur,blanchir les œufs et le sucre semoule. - Verser le premier mélange sur les œufs blanchis.Travailler au fouet pendant 5 minutes environ.Corner la cuve du batteur de temps en temps. - Ajouter la farine de châtaigne à la pâte.Travailler quelques instants pour faire un bon mélange de tous les ingrédients.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="13">
+      <c r="A8" t="s" s="17">
+        <v>90</v>
+      </c>
+      <c r="B8" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D5</f>
         <v>[FOURRER] Garnir les bacs - À l’aide d’une écumoire,répartir la pâte équitablement dans les bacs GN. - Égaliser la surface avec une corne. - Étager les bacs sur l’échelle de cuisson.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="13">
+      <c r="A9" t="s" s="17">
+        <v>91</v>
+      </c>
+      <c r="B9" t="str" s="14">
         <f>"[ENFOURNER] "&amp;Procedure!D6</f>
         <v>[ENFOURNER] Cuire les gâteaux - Enfourner l’échelle de cuisson. - Cuire les gâteaux pendant 8 minutes environ à la température de + 220 °C. - Réduire la chaleur du four à +170 °C.Prolonger la cuisson pendant 18 minutes. - Vérifier la cuisson par sondage avec la pointe de couteau préalablement désinfecté. - Sortir du four.Démouler les gâteaux sur des grilles à pâtisserie garnies d’une feuille S de papier sulfurisé.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="13">
+      <c r="A10" t="s" s="17">
+        <v>92</v>
+      </c>
+      <c r="B10" t="str" s="14">
         <f>"[SERVIR] "&amp;Procedure!D7</f>
         <v>[SERVIR] Servir - Détailler chaque gâteau en 50 parts. - Servir en accompagnement d’une crème,d’un yaourt,d’une boule de glace ou d’un coulis.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="13">
+      <c r="A11" t="s" s="17">
+        <v>93</v>
+      </c>
+      <c r="B11" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D8</f>
         <v>[FOURRER] Suggestion - On peut garnir le milieu du gâteau avec de la crème de marron allégée avec de la crème montée.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
+      <c r="A13" t="s" s="18">
         <v>21</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>