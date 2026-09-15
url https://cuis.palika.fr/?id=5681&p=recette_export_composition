--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -71,54 +71,54 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Semoules &amp; amidons</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Raisins secs sultanine sachet 1kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ VANILLE (baton)</t>
-[...2 lines deleted...]
-    <t>Eléments divers</t>
+    <t xml:space="preserve">    ↳ Extrait de vanille alcoolisé</t>
+  </si>
+  <si>
+    <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>