--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>TARTE AMANDINE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_252</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Pâtisserie collectivité (GRO.DESSERTS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,264 +79,348 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:42</t>
+    <t>15/09/2026 13:54</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>ALC-RHUM-BRUN</t>
   </si>
   <si>
     <t>Rhum ambré de cuisine (baba)</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>00000061</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Matières diverses (à trier)</t>
+  </si>
+  <si>
     <t>RNME101483</t>
   </si>
   <si>
     <t>Amandes en poudre sachet 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNME101472</t>
   </si>
   <si>
     <t>Crème pâtissière sac 5kg</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>AMANDE-EFILEE</t>
   </si>
   <si>
     <t>Amandes effilées</t>
   </si>
   <si>
     <t>Oléagineux et noix</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>PATE-SABLEE-KG</t>
-[...5 lines deleted...]
-    <t>Pâtes prêtes à l'emploi</t>
+    <t>OEU-M-STD</t>
+  </si>
+  <si>
+    <t>Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-GLACE</t>
   </si>
   <si>
     <t>Sucre glace tamisé</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâtisserie collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Pâte sablée sucrée vrac (kg)</t>
+    <t xml:space="preserve">    ↳ PÂTE SUCRÉE</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
+    <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sucre glace tamisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ EAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème pâtissière sac 5kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre glace tamisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Amandes en poudre sachet 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Amandes effilées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Rhum ambré de cuisine (baba)</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>105 min (cuisson)</t>
   </si>
   <si>
     <t>FONCER</t>
   </si>
   <si>
     <t>BATTRE</t>
   </si>
   <si>
     <t>3 min (prepa)</t>
   </si>
   <si>
     <t>DRESSER</t>
   </si>
   <si>
     <t>Dresser - Portionner chaque bac en parts égales : 5 sur la largeur x 8 sur la longueur.</t>
   </si>
   <si>
     <t>ABRICOTER</t>
   </si>
   <si>
     <t>Suggestions - On peut abricoter la tarte amandine. - Servir nature ou avec une crème.</t>
   </si>
   <si>
+    <t>PÂTE SUCRÉE</t>
+  </si>
+  <si>
+    <t>TAMISER</t>
+  </si>
+  <si>
+    <t>CONFECTIONNER</t>
+  </si>
+  <si>
+    <t>95 min (repos)</t>
+  </si>
+  <si>
+    <t>30 min (repos)</t>
+  </si>
+  <si>
+    <t>CUIRE</t>
+  </si>
+  <si>
+    <t>15 min (cuisson)</t>
+  </si>
+  <si>
+    <t>FOURRER</t>
+  </si>
+  <si>
+    <t>Garnir les tartes - Garnir les fonds avec une crème (pâtissière,frangipane,etc.) et disposer les fruits sur la crème.</t>
+  </si>
+  <si>
     <t>Fiche technique — TARTE AMANDINE</t>
   </si>
   <si>
     <t>TARTE AMANDINE  GRO_CDC_252</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
+  </si>
+  <si>
+    <t>↳ PÂTE SUCRÉE  GRO_CDC_216</t>
+  </si>
+  <si>
+    <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -399,63 +483,66 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -528,106 +615,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>85.251</v>
+        <v>75.057395</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.85251</v>
+        <v>0.75057395</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>85.251</v>
+        <v>75.057395</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -709,704 +796,1148 @@
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
         <v>0.15</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
         <f>E7*14</f>
         <v>2.1</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="12">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>1.2</v>
+        <v>0.001</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>1.2</v>
+        <v>0.001</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*16.58</f>
-        <v>19.896</v>
+        <f>E8*0.003</f>
+        <v>0.000003</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>4.5</v>
+        <v>1.2</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>4.5</v>
+        <v>1.2</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*9.03</f>
-        <v>40.635</v>
+        <f>E9*16.58</f>
+        <v>19.896</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D10" s="9">
-        <v>0.5</v>
+        <v>4.5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.5</v>
+        <v>4.5</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*11</f>
-        <v>5.5</v>
+        <f>E10*9.03</f>
+        <v>40.635</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="9">
-        <v>0.2</v>
+        <v>0.032</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.2</v>
+        <v>0.032</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*5.2</f>
-        <v>1.04</v>
+        <f>E11*0.56</f>
+        <v>0.01792</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="9">
-        <v>3.9</v>
+        <v>0.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>3.9</v>
+        <v>0.5</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*3.8</f>
-        <v>14.82</v>
+        <f>E12*11</f>
+        <v>5.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="9">
-        <v>1.2</v>
+        <v>0.216</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>1.2</v>
+        <v>0.216</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*1.05</f>
-        <v>1.26</v>
+        <f>E13*5.2</f>
+        <v>1.1232</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14"/>
-[...4 lines deleted...]
-      <c r="F14" t="s" s="3">
+      <c r="A14" t="s">
         <v>53</v>
       </c>
-      <c r="G14" s="12">
-        <f>SUM(G7:G13)</f>
+      <c r="B14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="9">
+        <v>25.14</v>
+      </c>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>25.14</v>
+      </c>
+      <c r="F14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*0.1795</f>
+        <v>4.51263</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="9">
+        <v>0.00012</v>
+      </c>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>0.00012</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*0.35</f>
+        <v>0.000042</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="9">
+        <v>1.212</v>
+      </c>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>1.212</v>
+      </c>
+      <c r="F16" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*1.05</f>
+        <v>1.2726</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s" s="3">
+        <v>62</v>
+      </c>
+      <c r="G17" s="13">
+        <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C3" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="D3" s="11">
-        <v>3.9</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D4" s="11">
-        <v>0.2</v>
+        <v>0.032</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D5" s="11">
-        <v>4.5</v>
+        <v>0.016</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F5" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="C6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" s="11">
+        <v>0.012</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="C7" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D7" s="11">
-        <v>1.2</v>
+        <v>0.001</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C8" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="D8" s="11">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.14</v>
+      </c>
+      <c r="E9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
         <v>1</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="B10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C10" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>79</v>
+      </c>
+      <c r="C11" t="s">
+        <v>72</v>
+      </c>
+      <c r="D11" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="E11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
         <v>61</v>
       </c>
-      <c r="D9" s="11">
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1.2</v>
+      </c>
+      <c r="E13" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>1</v>
+      </c>
+      <c r="B14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>1</v>
+      </c>
+      <c r="B15" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="11">
         <v>0.15</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E15" t="s">
         <v>34</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F15" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>1</v>
+      </c>
+      <c r="B16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="11">
+        <v>25</v>
+      </c>
+      <c r="E16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>73</v>
+        <v>90</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D2" t="inlineStr" s="13">
+        <v>91</v>
+      </c>
+      <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le plan de travail suivant les protocoles. R</t>
         </is>
       </c>
-      <c r="E2" t="s" s="13"/>
+      <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="13">
+        <v>92</v>
+      </c>
+      <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Dans une calotte faire fondre le beurre. - Au pinceau,badigeonner de beurre l’intérieur de 3 bacs GN 1/1 H 45 perforés. E - Dans une calotte,confectionner la crème pâtissière à partir d’une poudre à crème pâtissière à froid, en se reportant aux recommandations du fabricant. Filmer. S Réserver au froid. - Assouplir le beurre. 5 - Préchauffer le four à + 170 °C. - Confectionner la pâte sucrée (voir la recette au chapitre pâtisserie).</t>
         </is>
       </c>
-      <c r="E3" t="s" s="13"/>
+      <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="13">
+        <v>94</v>
+      </c>
+      <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Foncer les bacs - Faire trois pâtons égaux en poids. - Fariner le marbre et faire avec chaque pâton, une abaisse rectangulaire de 60cmx40cm. - Plier l’abaisse en quatre ou bien l’enrouler autour du rouleau afin de pouvoir la développer sur le bac. - Faire adhérer la pâte aux parois du bac. - Appliquer la pâte au fond du moule en premier,puis sur les côtés. - Tout en relevant les bords,pincer la pâte entre le pouce et l’index de la main gauche et l’index de la main droite pour chiqueter les bords.La bordure doit être régulière. - Piquer le fond des abaisses au pique-vite.Réserver au froid.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="13"/>
+      <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D5" t="inlineStr" s="13">
+        <v>95</v>
+      </c>
+      <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Confectionner la frangipane - Dans la cuve du batteur,au fouet,crémer le beurre et le sucre glace. - Ajouter la poudre d’amandes et la farine ou maïzéna et le parfum. - Incorporer ensuite les œufs progressivement. - Ajouter la crème pâtissière à la «frangipane».En deuxième vitesse,fouetter le tout pendant 2 à 3 minutes pour obtenir une crème lisse et onctueuse. 5 garnir les fonds de tarte - Verser de façon équitable l’appareil dans les bacs. - Égaliser la surface à l’aide d’une spatule ou d’une corne carrée. - Parsemer des amandes effilées sur le dessus.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="13"/>
+      <c r="E5" t="s" s="14"/>
       <c r="F5" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="E6" t="s" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="D6" t="s" s="14">
+        <v>98</v>
+      </c>
+      <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="E7" t="s" s="13"/>
+        <v>99</v>
+      </c>
+      <c r="D7" t="s" s="14">
+        <v>100</v>
+      </c>
+      <c r="E7" t="s" s="14"/>
       <c r="F7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>101</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
+      </c>
+      <c r="C8" t="s">
+        <v>91</v>
+      </c>
+      <c r="D8" t="inlineStr" s="14">
+        <is>
+          <t>Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</t>
+        </is>
+      </c>
+      <c r="E8" t="s" s="14"/>
+      <c r="F8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9">
+        <v>2</v>
+      </c>
+      <c r="C9" t="s">
+        <v>102</v>
+      </c>
+      <c r="D9" t="inlineStr" s="14">
+        <is>
+          <t>Préparations préliminaires - Tamiser la farine. I - Assouplir le beurre. g E - Dans une calotte,faire fondre les 150 g de beurre.Au pinceau,enduire légèrement g l’intérieur de 4 bacs GN 1/1 H 45 perforés.Les trous aident à une meilleure cuisson. Réserver. - Il est souhaitable de chemiser le bac avec du papier sulfurisé en le faisant adhérer au beurre du bac pour faciliter son démoulage.</t>
+        </is>
+      </c>
+      <c r="E9" t="s" s="14"/>
+      <c r="F9" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B10">
+        <v>3</v>
+      </c>
+      <c r="C10" t="s">
+        <v>103</v>
+      </c>
+      <c r="D10" t="inlineStr" s="14">
+        <is>
+          <t>Confectionner la pâte sucrée Méthode par crémage - Dans la cuve du batteur,travailler au fouet en première vitesse le sucre glace et le beurre assoupli. - Ajouter les œufs de préférence tiédis et l’eau (on peut remplacer l’eau par 2 œufs supplémentaires). - Mélanger les éléments sans travailler.Corner la cuve et ramener le tout dans le centre de la cuve. - Dans la cuve du batteur,mettre la farine et le sel fin sur le mélange beurre/œufs/sucre glace. - À la feuille,fraiser rapidement l’ensemble des éléments.Arrêter le fraisage sitôt que la pâte ne colle plus aux parois de la cuve et dès qu’elle est homogène.Ne pas travailler avec excès,la pâte risque de se rétracter à la cuisson. - Mettre la pâte sur le marbre légèrement fariné.L’excès de farine durcirait la pâte,la rendrait cassante et difficile à tourer. - Séparer la pâte en deux pâtons égaux. - Sans travailler la pâte,bouler et compacter chaque pâton en ramenant les bords sur le centre de la boule. - Aplatir et filmer les boules.Stocker les 2 boules aplaties dans deux bacs GN1/1H100 en polycarbonate.Laisser reposer au moins 2 heures avant son utilisation pour le fonçage.</t>
+        </is>
+      </c>
+      <c r="E10" t="s" s="14"/>
+      <c r="F10" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>101</v>
+      </c>
+      <c r="B11">
+        <v>4</v>
+      </c>
+      <c r="C11" t="s">
+        <v>94</v>
+      </c>
+      <c r="D11" t="inlineStr" s="14">
+        <is>
+          <t>Foncer la pâte - Séparer au coupe-pâte chaque pâton en deux. - Faire une abaisse de 570 x 370 mm. - Enrouler l’abaisse autour du rouleau,développer et centrer l’abaisse sur un bac.Ou plier l’abaisse en 4,centrer l’abaisse au milieu du bac et déplier la pâte dans l’intérieur du bac. - Avec la paume de la main,faire adhérer la pâte aux parois du bac. - Piquer le fond des bacs à l’aide d’un pique-vite. - Laisser reposer la pâte pendant 30 minutes environ.</t>
+        </is>
+      </c>
+      <c r="E11" t="s" s="14"/>
+      <c r="F11" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>101</v>
+      </c>
+      <c r="B12">
+        <v>5</v>
+      </c>
+      <c r="C12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D12" t="inlineStr" s="14">
+        <is>
+          <t>Cuire la pâte sucrée - Préchauffer le four sur la position chaleur sèche à + 180°C,clé ouverte. - Garnir le fond de tarte avec une feuille de papier sulfurisé de taille un peu plus grande que la pâte. - Remplir avec une charge (légumes secs,noyaux en alliage spécial,etc.). - Étager les bacs sur l’échelle de four. - Enfourner et cuire pendant 20 / 25 minutes les fonds de tarte aux 3/4 de leur cuisson. - 5 minutes avant la fin de la cuisson,retirer la charge et le papier sulfurisé. - On peut alors dorer la bordure des tartes (facultatif). - Dès la sortie du four,mettre les fonds sur une grille,mais on peut aussi garnir les fonds de pâte sucrée dans les bacs de cuisson pour éviter de les briser.</t>
+        </is>
+      </c>
+      <c r="E12" t="s" s="14"/>
+      <c r="F12" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D13" t="s" s="14">
+        <v>109</v>
+      </c>
+      <c r="E13" t="s" s="14"/>
+      <c r="F13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14">
+        <v>7</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14" t="inlineStr" s="14">
+        <is>
+          <t>Suggestion - On peut faire aussi de la pâte sucrée à partir d’une pâte à foncer,en augmentant le poids du sucre à raison de 250 g au kilo de farine.Cette pâte est moins délicate de texture mais moins fragile à travailler.</t>
+        </is>
+      </c>
+      <c r="E14" t="s" s="14"/>
+      <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D21"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="14">
+      <c r="A2" t="str" s="15">
         <f>"GRO_CDC_252 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_252 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="15">
-        <v>85</v>
+      <c r="A4" t="s" s="16">
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="13">
+      <c r="A5" t="s" s="17">
+        <v>112</v>
+      </c>
+      <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le plan de travail suivant les protocoles. R</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="13">
+      <c r="A6" t="s" s="17">
+        <v>113</v>
+      </c>
+      <c r="B6" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D3</f>
         <v>[ÉTUVER] Préparations préliminaires - Dans une calotte faire fondre le beurre. - Au pinceau,badigeonner de beurre l’intérieur de 3 bacs GN 1/1 H 45 perforés. E - Dans une calotte,confectionner la crème pâtissière à partir d’une poudre à crème pâtissière à froid, en se reportant aux recommandations du fabricant. Filmer. S Réserver au froid. - Assouplir le beurre. 5 - Préchauffer le four à + 170 °C. - Confectionner la pâte sucrée (voir la recette au chapitre pâtisserie).</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="13">
+      <c r="A7" t="s" s="17">
+        <v>114</v>
+      </c>
+      <c r="B7" t="str" s="14">
         <f>"[FONCER] "&amp;Procedure!D4</f>
         <v>[FONCER] Foncer les bacs - Faire trois pâtons égaux en poids. - Fariner le marbre et faire avec chaque pâton, une abaisse rectangulaire de 60cmx40cm. - Plier l’abaisse en quatre ou bien l’enrouler autour du rouleau afin de pouvoir la développer sur le bac. - Faire adhérer la pâte aux parois du bac. - Appliquer la pâte au fond du moule en premier,puis sur les côtés. - Tout en relevant les bords,pincer la pâte entre le pouce et l’index de la main gauche et l’index de la main droite pour chiqueter les bords.La bordure doit être régulière. - Piquer le fond des abaisses au pique-vite.Réserver au froid.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="13">
+      <c r="A8" t="s" s="17">
+        <v>115</v>
+      </c>
+      <c r="B8" t="str" s="14">
         <f>"[BATTRE] "&amp;Procedure!D5</f>
         <v>[BATTRE] Confectionner la frangipane - Dans la cuve du batteur,au fouet,crémer le beurre et le sucre glace. - Ajouter la poudre d’amandes et la farine ou maïzéna et le parfum. - Incorporer ensuite les œufs progressivement. - Ajouter la crème pâtissière à la «frangipane».En deuxième vitesse,fouetter le tout pendant 2 à 3 minutes pour obtenir une crème lisse et onctueuse. 5 garnir les fonds de tarte - Verser de façon équitable l’appareil dans les bacs. - Égaliser la surface à l’aide d’une spatule ou d’une corne carrée. - Parsemer des amandes effilées sur le dessus.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="13">
+      <c r="A9" t="s" s="17">
+        <v>116</v>
+      </c>
+      <c r="B9" t="str" s="14">
         <f>"[DRESSER] "&amp;Procedure!D6</f>
         <v>[DRESSER] Dresser - Portionner chaque bac en parts égales : 5 sur la largeur x 8 sur la longueur.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="13">
+      <c r="A10" t="s" s="17">
+        <v>117</v>
+      </c>
+      <c r="B10" t="str" s="14">
         <f>"[ABRICOTER] "&amp;Procedure!D7</f>
         <v>[ABRICOTER] Suggestions - On peut abricoter la tarte amandine. - Servir nature ou avec une crème.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-        <v>21</v>
+      <c r="A12" t="s" s="16">
+        <v>118</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
+    <row r="13">
+      <c r="A13" t="s" s="17">
+        <v>112</v>
+      </c>
+      <c r="B13" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D8</f>
+        <v>[METTRE EN PLACE] Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="17">
+        <v>113</v>
+      </c>
+      <c r="B14" t="str" s="14">
+        <f>"[TAMISER] "&amp;Procedure!D9</f>
+        <v>[TAMISER] Préparations préliminaires - Tamiser la farine. I - Assouplir le beurre. g E - Dans une calotte,faire fondre les 150 g de beurre.Au pinceau,enduire légèrement g l’intérieur de 4 bacs GN 1/1 H 45 perforés.Les trous aident à une meilleure cuisson. Réserver. - Il est souhaitable de chemiser le bac avec du papier sulfurisé en le faisant adhérer au beurre du bac pour faciliter son démoulage.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>114</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>"[CONFECTIONNER] "&amp;Procedure!D10</f>
+        <v>[CONFECTIONNER] Confectionner la pâte sucrée Méthode par crémage - Dans la cuve du batteur,travailler au fouet en première vitesse le sucre glace et le beurre assoupli. - Ajouter les œufs de préférence tiédis et l’eau (on peut remplacer l’eau par 2 œufs supplémentaires). - Mélanger les éléments sans travailler.Corner la cuve et ramener le tout dans le centre de la cuve. - Dans la cuve du batteur,mettre la farine et le sel fin sur le mélange beurre/œufs/sucre glace. - À la feuille,fraiser rapidement l’ensemble des éléments.Arrêter le fraisage sitôt que la pâte ne colle plus aux parois de la cuve et dès qu’elle est homogène.Ne pas travailler avec excès,la pâte risque de se rétracter à la cuisson. - Mettre la pâte sur le marbre légèrement fariné.L’excès de farine durcirait la pâte,la rendrait cassante et difficile à tourer. - Séparer la pâte en deux pâtons égaux. - Sans travailler la pâte,bouler et compacter chaque pâton en ramenant les bords sur le centre de la boule. - Aplatir et filmer les boules.Stocker les 2 boules aplaties dans deux bacs GN1/1H100 en polycarbonate.Laisser reposer au moins 2 heures avant son utilisation pour le fonçage.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="17">
+        <v>115</v>
+      </c>
+      <c r="B16" t="str" s="14">
+        <f>"[FONCER] "&amp;Procedure!D11</f>
+        <v>[FONCER] Foncer la pâte - Séparer au coupe-pâte chaque pâton en deux. - Faire une abaisse de 570 x 370 mm. - Enrouler l’abaisse autour du rouleau,développer et centrer l’abaisse sur un bac.Ou plier l’abaisse en 4,centrer l’abaisse au milieu du bac et déplier la pâte dans l’intérieur du bac. - Avec la paume de la main,faire adhérer la pâte aux parois du bac. - Piquer le fond des bacs à l’aide d’un pique-vite. - Laisser reposer la pâte pendant 30 minutes environ.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="17">
+        <v>119</v>
+      </c>
+      <c r="B17" t="str" s="14">
+        <f>"[CUIRE] "&amp;Procedure!D12</f>
+        <v>[CUIRE] Cuire la pâte sucrée - Préchauffer le four sur la position chaleur sèche à + 180°C,clé ouverte. - Garnir le fond de tarte avec une feuille de papier sulfurisé de taille un peu plus grande que la pâte. - Remplir avec une charge (légumes secs,noyaux en alliage spécial,etc.). - Étager les bacs sur l’échelle de four. - Enfourner et cuire pendant 20 / 25 minutes les fonds de tarte aux 3/4 de leur cuisson. - 5 minutes avant la fin de la cuisson,retirer la charge et le papier sulfurisé. - On peut alors dorer la bordure des tartes (facultatif). - Dès la sortie du four,mettre les fonds sur une grille,mais on peut aussi garnir les fonds de pâte sucrée dans les bacs de cuisson pour éviter de les briser.</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="17">
+        <v>116</v>
+      </c>
+      <c r="B18" t="str" s="14">
+        <f>"[FOURRER] "&amp;Procedure!D13</f>
+        <v>[FOURRER] Garnir les tartes - Garnir les fonds avec une crème (pâtissière,frangipane,etc.) et disposer les fruits sur la crème.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="17">
+        <v>117</v>
+      </c>
+      <c r="B19" t="str" s="14">
+        <f>Procedure!D14</f>
+        <v>Suggestion - On peut faire aussi de la pâte sucrée à partir d’une pâte à foncer,en augmentant le poids du sucre à raison de 250 g au kilo de farine.Cette pâte est moins délicate de texture mais moins fragile à travailler.</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="18">
+        <v>21</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="10">
+  <mergeCells count="18">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="A21:D21"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TARTE AMANDINE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>