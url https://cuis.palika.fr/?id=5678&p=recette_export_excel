--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>TARTE ALSACIENNE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_251</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Pâtisserie collectivité (GRO.DESSERTS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:01</t>
+    <t>15/09/2026 18:20</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -181,50 +181,59 @@
   <si>
     <t>Crème double 45% MG</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t>RNM57228163</t>
   </si>
   <si>
     <t>POMME Golden Pologne cat.I 170/220g plateau 2rg</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
+    <t>OEU-M-STD</t>
+  </si>
+  <si>
+    <t>Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
     <t>SUC-GLACE</t>
   </si>
   <si>
     <t>Sucre glace tamisé</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
@@ -236,50 +245,53 @@
     <t xml:space="preserve">    ↳ POMME Golden Pologne cat.I 170/220g plateau 2rg</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème double 45% MG</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre glace tamisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cannelle en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Rhum ambré de cuisine (baba)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Oeuf calibre M (53-63g) cat.A France colis 360</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>LAVER</t>
   </si>
@@ -546,106 +558,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>32.3225</v>
+        <v>39.2925</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.323225</v>
+        <v>0.392925</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>32.3225</v>
+        <v>39.2925</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -737,62 +749,62 @@
         <v>0.15</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
         <f>E7*14</f>
         <v>2.1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="4">
         <f>E8*10.5</f>
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>1.25</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>1.25</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="4">
         <f>E9*2.7</f>
         <v>3.375</v>
@@ -887,585 +899,630 @@
         <v>12</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="4">
         <f>E13*1</f>
         <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>0.25</v>
+        <v>40</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
+        <v>40</v>
+      </c>
+      <c r="F14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*0.1795</f>
+        <v>7.18</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="9">
         <v>0.25</v>
       </c>
-      <c r="F14" t="s">
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>0.25</v>
+      </c>
+      <c r="F15" t="s">
         <v>38</v>
       </c>
-      <c r="G14" s="4">
-        <f>E14*1.05</f>
+      <c r="G15" s="4">
+        <f>E15*1.05</f>
         <v>0.2625</v>
       </c>
     </row>
-    <row r="15">
-[...9 lines deleted...]
-        <f>SUM(G7:G14)</f>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="G16" s="12">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D3" s="11">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>38</v>
       </c>
       <c r="F3" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D4" s="11">
         <v>2.5</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D5" s="11">
         <v>2.5</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D6" s="11">
         <v>1.25</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D7" s="11">
         <v>0.25</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D8" s="11">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D9" s="11">
         <v>0.15</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C10" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D10" s="11">
         <v>0.2</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>44</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" t="s">
+        <v>68</v>
+      </c>
+      <c r="D11" s="11">
+        <v>40</v>
+      </c>
+      <c r="E11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le plan de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires - Laver,éplucher,évider les pommes.Les tailler en quartiers (4 par moitié) avec un appareil spécifique ou les couper en deux et entailler régulièrement les moitiés comme pour les émincer mais en conservant l’unité de la demi-pomme. - Ou encore tailler les pommes en gros cubes au coupe-légumes. - Mettre les pommes taillées dans un bac GN 1/1 H 250, les asperger de rhum. Réserver au froid. - Dans une calotte faire fondre le beurre. - Au pinceau,badigeonner de beurre les 3 bacs GN 1/1 H 45 perforés (les bacs perforés faciliteront la cuisson).Réserver au froid.</t>
         </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Foncer les moules - Faire trois pâtons de 1,4 kg chacun.Fariner le marbre.Faire des abaisses rectangulaires de 60 x 40 cm. - Enrouler l’abaisse autour du rouleau et la développer sur le bac de cuisson. - Appliquer l’abaisse sur les parois du moule en commençant par le fond. - Tout en relevant les bords,chiqueter la bordure en la pinçant régulièrement entre le pouce et l’index de la main gauche et le pouce de la main droite.La bordure doit être régulière.Réserver au froid.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Confectionner l’appareil - Dans la cuve du batteur,mélanger au fouet la farine,le sucre semoule et les œufs. - Incorporer le lait progressivement pour obtenir une pâte sans grumeaux. - Incorporer la crème double,la cannelle,le rhum et l’extrait de vanille. - Mélanger les éléments de l’appareil.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Garnir les moules - Disposer les quartiers de pommes les uns contre les autres en écailles dans le sens de la longueur du bac ou bien les moitiés de pommes à raison de 4 dans la largeur et de 8 dans la longueur. - Pour les pommes en gros cubes,les répartir sur la surface de l’abaisse. - Passer au chinois et verser l’appareil sur les pommes.</t>
         </is>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Cuire les tartes - Préchauffer le four sur la position chaleur sèche à + 180 °C. - Étager les bacs garnis sur l’échelle de cuisson. - Enfourner et cuire les tartes à + 180 °C pendant 10 min.Terminer la cuisson à +160°C pendant 25 min environ. - Vérifier la cuisson par sondage avec la pointe d’un couteau. - Sortir du four.Laisser refroidir.</t>
         </is>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D8" t="s" s="13">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_251 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_251 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel. - Désinfecter le matériel et le plan de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>"[LAVER] "&amp;Procedure!D3</f>
         <v>[LAVER] Préparations préliminaires - Laver,éplucher,évider les pommes.Les tailler en quartiers (4 par moitié) avec un appareil spécifique ou les couper en deux et entailler régulièrement les moitiés comme pour les émincer mais en conservant l’unité de la demi-pomme. - Ou encore tailler les pommes en gros cubes au coupe-légumes. - Mettre les pommes taillées dans un bac GN 1/1 H 250, les asperger de rhum. Réserver au froid. - Dans une calotte faire fondre le beurre. - Au pinceau,badigeonner de beurre les 3 bacs GN 1/1 H 45 perforés (les bacs perforés faciliteront la cuisson).Réserver au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>"[FONCER] "&amp;Procedure!D4</f>
         <v>[FONCER] Foncer les moules - Faire trois pâtons de 1,4 kg chacun.Fariner le marbre.Faire des abaisses rectangulaires de 60 x 40 cm. - Enrouler l’abaisse autour du rouleau et la développer sur le bac de cuisson. - Appliquer l’abaisse sur les parois du moule en commençant par le fond. - Tout en relevant les bords,chiqueter la bordure en la pinçant régulièrement entre le pouce et l’index de la main gauche et le pouce de la main droite.La bordure doit être régulière.Réserver au froid.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="16">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B8" t="str" s="13">
         <f>"[BATTRE] "&amp;Procedure!D5</f>
         <v>[BATTRE] Confectionner l’appareil - Dans la cuve du batteur,mélanger au fouet la farine,le sucre semoule et les œufs. - Incorporer le lait progressivement pour obtenir une pâte sans grumeaux. - Incorporer la crème double,la cannelle,le rhum et l’extrait de vanille. - Mélanger les éléments de l’appareil.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>"[FOURRER] "&amp;Procedure!D6</f>
         <v>[FOURRER] Garnir les moules - Disposer les quartiers de pommes les uns contre les autres en écailles dans le sens de la longueur du bac ou bien les moitiés de pommes à raison de 4 dans la largeur et de 8 dans la longueur. - Pour les pommes en gros cubes,les répartir sur la surface de l’abaisse. - Passer au chinois et verser l’appareil sur les pommes.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B10" t="str" s="13">
         <f>"[CUIRE] "&amp;Procedure!D7</f>
         <v>[CUIRE] Cuire les tartes - Préchauffer le four sur la position chaleur sèche à + 180 °C. - Étager les bacs garnis sur l’échelle de cuisson. - Enfourner et cuire les tartes à + 180 °C pendant 10 min.Terminer la cuisson à +160°C pendant 25 min environ. - Vérifier la cuisson par sondage avec la pointe d’un couteau. - Sortir du four.Laisser refroidir.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="16">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B11" t="str" s="13">
         <f>"[DRESSER] "&amp;Procedure!D8</f>
         <v>[DRESSER] Dresser - Découper la tarte (5 parts dans la largeur et 7 dans la longueur). - Saupoudrer de sucre glace au moment du service.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="17">
         <v>21</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="11">