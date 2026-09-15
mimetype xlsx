--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>FAÇONNAGE DES BRIOCHES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_249</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Pâtisserie collectivité (GRO.DESSERTS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,195 +79,321 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:00</t>
+    <t>15/09/2026 16:09</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
+    <t>SIROP-GLACAGE</t>
+  </si>
+  <si>
+    <t>Sirop de glacage</t>
+  </si>
+  <si>
+    <t>Pâtisserie épicerie sucrée</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>RNME101466</t>
+  </si>
+  <si>
+    <t>Sucre poudre sac 1kg</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>kg</t>
+    <t>LEV-FRAICHE</t>
+  </si>
+  <si>
+    <t>Levure fraîche de boulanger</t>
+  </si>
+  <si>
+    <t>Levures et agents levants</t>
+  </si>
+  <si>
+    <t>OEU-M-STD</t>
+  </si>
+  <si>
+    <t>Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
+    <t>OVO-ENT-LIQ</t>
+  </si>
+  <si>
+    <t>Oeuf entier liquide pasteurisé</t>
+  </si>
+  <si>
+    <t>Ovoproduits</t>
+  </si>
+  <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>SUC-GLACE</t>
   </si>
   <si>
     <t>Sucre glace tamisé</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâtisserie collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre glace tamisé</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ PÂTE BRIOCHÉE</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Oeuf entier liquide pasteurisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Levure fraîche de boulanger</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sucre poudre sac 1kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Sirop de glacage</t>
+  </si>
+  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>Mise en place du poste de travail - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>FAÇONNER</t>
   </si>
   <si>
     <t>CUIRE</t>
   </si>
   <si>
     <t>20 min (cuisson)</t>
   </si>
   <si>
+    <t>PÂTE BRIOCHÉE</t>
+  </si>
+  <si>
+    <t>DÉCOUPER</t>
+  </si>
+  <si>
+    <t>CONFECTIONNER</t>
+  </si>
+  <si>
+    <t>REPOSER</t>
+  </si>
+  <si>
+    <t>73 min (repos)</t>
+  </si>
+  <si>
+    <t>ABAISSER</t>
+  </si>
+  <si>
+    <t>Abaisser et façonner la pâte - Abaisser et façonner la pâte suivant l’utilisation.</t>
+  </si>
+  <si>
+    <t>Faire pousser la pâte avant cuisson - Laisser pousser légèrement la pâte avant cuisson,dans un endroit tempéré ou dans une étuve à + 30/35°C.</t>
+  </si>
+  <si>
+    <t>85 min (prepa)</t>
+  </si>
+  <si>
     <t>Fiche technique — FAÇONNAGE DES BRIOCHES</t>
   </si>
   <si>
     <t>FAÇONNAGE DES BRIOCHES  GRO_CDC_249</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
+  </si>
+  <si>
+    <t>↳ PÂTE BRIOCHÉE  GRO_CDC_211</t>
+  </si>
+  <si>
+    <t>6.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -459,106 +585,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>1.305</v>
+        <v>6.034485</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.01305</v>
+        <v>0.06034485</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>1.305</v>
+        <v>6.034485</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G9"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -625,522 +751,1128 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>0.15</v>
+        <v>1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.15</v>
+        <v>1</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*5.2</f>
-        <v>0.78</v>
+        <f>E7*3.5</f>
+        <v>3.5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D8" s="9">
-        <v>0.5</v>
+        <v>0.0035</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
+        <v>0.0035</v>
+      </c>
+      <c r="F8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" s="4">
+        <f>E8*2.7</f>
+        <v>0.00945</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="9">
+        <v>0.035</v>
+      </c>
+      <c r="E9" s="11">
+        <f>D9*$B$2</f>
+        <v>0.035</v>
+      </c>
+      <c r="F9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G9" s="4">
+        <f>E9*0.56</f>
+        <v>0.0196</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" s="9">
+        <v>0.1675</v>
+      </c>
+      <c r="E10" s="11">
+        <f>D10*$B$2</f>
+        <v>0.1675</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" s="4">
+        <f>E10*5.2</f>
+        <v>0.871</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="9">
+        <v>0.0014</v>
+      </c>
+      <c r="E11" s="11">
+        <f>D11*$B$2</f>
+        <v>0.0014</v>
+      </c>
+      <c r="F11" t="s">
+        <v>37</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*2.2</f>
+        <v>0.00308</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="9">
+        <v>6</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>6</v>
+      </c>
+      <c r="F12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*0.1795</f>
+        <v>1.077</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="9">
+        <v>0.0075</v>
+      </c>
+      <c r="E13" s="11">
+        <f>D13*$B$2</f>
+        <v>0.0075</v>
+      </c>
+      <c r="F13" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*3.9</f>
+        <v>0.02925</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="9">
+        <v>0.0003</v>
+      </c>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>0.0003</v>
+      </c>
+      <c r="F14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*0.35</f>
+        <v>0.000105</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="9">
         <v>0.5</v>
       </c>
-      <c r="F8" t="s">
-[...3 lines deleted...]
-        <f>E8*1.05</f>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>0.5</v>
+      </c>
+      <c r="F15" t="s">
+        <v>37</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*1.05</f>
         <v>0.525</v>
       </c>
     </row>
-    <row r="9">
-[...9 lines deleted...]
-        <f>SUM(G7:G8)</f>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="3">
+        <v>59</v>
+      </c>
+      <c r="G16" s="12">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="D3" s="11">
         <v>0.15</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="D4" s="11">
         <v>0.5</v>
       </c>
       <c r="E4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>1</v>
+      </c>
+      <c r="B5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D5" s="11">
+        <v>1</v>
+      </c>
+      <c r="E5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>2</v>
+      </c>
+      <c r="B6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="11">
+        <v>0.035</v>
+      </c>
+      <c r="E6" t="s">
+        <v>37</v>
+      </c>
+      <c r="F6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>2</v>
+      </c>
+      <c r="B7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D7" s="11">
+        <v>0.018</v>
+      </c>
+      <c r="E7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.008</v>
+      </c>
+      <c r="E8" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>75</v>
+      </c>
+      <c r="C10" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="11">
+        <v>6</v>
+      </c>
+      <c r="E12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="11">
+        <v>1</v>
+      </c>
+      <c r="E13" t="s">
         <v>34</v>
       </c>
-      <c r="F4" t="s">
-        <v>37</v>
+      <c r="F13" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>50</v>
+        <v>81</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>53</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="D2" t="s" s="13">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires - Dans une calotte, faire fondre le beurre. Au pinceau, badigeonner les moules choisis : - moule ondulé diamètre 235 mm = 600 g de pâte = 10 personnes - moule rectangulaire 300 x 70 x 80 mm = 600 g de pâte = 10 personnes - Confectionner le sirop de glaçage.Voir la recette au chapitre pâtisserie.Réserver.</t>
         </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Façonner les brioches à tête - Sur le marbre fariné,diviser la pâte en 3 bandes.Faire des boudins avec chaque bande. - Tronçonner les boudins de pâte en morceaux de 600 g.Détailler les morceaux en 2/3 pour le corps et 1/3 pour la tête de la brioche. - Former des boules avec les morceaux de pâte en rabattant les bords vers le centre.Entre les mains,donner un mouvement circulaire à la boule,pour serrer et lisser la pâte. - Déposer la grosse boule dans le fond du moule.Faire un creux sur le dessus,avec les doigts serrés en forme de plantoir.Rouler avec le plat de la main,les extrémités des petites boules pour les rendre coniques.Enfoncer la tête dans la cavité du corps avec l’aide d’un doigt.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Façonnage des brioches Nanterre - Sur le marbre fariné,diviser la pâte en 4 bandes.Faire des boudins avec chaque bande. - Tronçonner les boudins de pâte en morceaux de 100 g. - Former des boules avec les morceaux de pâte comme ci-dessus. - Avec la paume de la main,ovaliser les 2 extrémités des boules. - Déposer 6 boules ovalisées les unes contre les autres dans chaque moule carré.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Façonner les brioches en brioches tressées - Sur le marbre fariné,abaisser légèrement la pâte.Détailler des pâtons rectangulaires de 600 g.Diviser chaque rectangle en 3 bandes.Allonger les bandes en boudins de 1 cm de diamètre et de même longueur. - À une extrémité,pincer les 3 boudins ensemble.Placer les trois boudins non liés face à vous.Tresser les boudins en décalant alternativement le boudin gauche et le boudin droit dans le milieu de la tresse en formation.Poser la tresse sur une plaque à pâtisserie.</t>
         </is>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>7</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Donner une pousse aux brioches - Au pinceau,dorer la pâte une première fois sans toucher les bords des moules. - Pour les brioches à tête,entailler régulièrement le pourtour au ciseau mouillé. - À l’étuve ou dans un endroit tempéré à + 30 / 35 °C,donner une pousse aux brioches. - Les brioches doivent doubler de volume. - Dorer les brioches une deuxième fois avant de les cuire.</t>
         </is>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Cuire les brioches - Préchauffer le four sur la position chaleur sèche à + 185 °C. - Étager les grilles de cuisson chargées des moules à brioche sur l’échelle de four. - Cuire les brioches 25 à 30 minutes environ.Par sondage vérifier la cuisson. - À la sortie du four,enduire les brioches de sirop de glaçage au pinceau,ou bien 5minutes avant la fin de la cuisson saupoudrer les brioches avec du sucre glace et glacer les brioches. - Démouler les brioches sur des grilles retournées. - Pour les brioches à tête et Nanterre,retourner les brioches dans leurs moules pour laisser s’évacuer l’humidité.</t>
         </is>
       </c>
       <c r="E8" t="s" s="13"/>
       <c r="F8" t="s">
-        <v>59</v>
+        <v>90</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>91</v>
+      </c>
+      <c r="B9">
+        <v>1</v>
+      </c>
+      <c r="C9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D9" t="inlineStr" s="13">
+        <is>
+          <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
+        </is>
+      </c>
+      <c r="E9" t="s" s="13"/>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>91</v>
+      </c>
+      <c r="B10">
+        <v>2</v>
+      </c>
+      <c r="C10" t="s">
+        <v>92</v>
+      </c>
+      <c r="D10" t="inlineStr" s="13">
+        <is>
+          <t>Préparations préliminaires - Découper le beurre en petites parcelles. - Dans une calotte émietter la levure.Ajouter un peu de farine du poids total.En frottant entre les mains la levure et la farine,émietter finement et mélanger intimement les 2 éléments.</t>
+        </is>
+      </c>
+      <c r="E10" t="s" s="13"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11">
+        <v>3</v>
+      </c>
+      <c r="C11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11" t="inlineStr" s="13">
+        <is>
+          <t>Confectionner la pâte briochée Méthode en directe : - Dans la cuve du batteur,mettre la farine,le sel,le sucre (suivant le type de préparation),la levure émiettée et les parcelles de beurre. - Au crochet,en première vitesse,mélanger tous les éléments de manière à obtenir un mélange sableux assez fin. - En deuxième vitesse,hydrater la pâte en incorporant progressivement les œufs.En fonction de la qualité de la farine,vérifier si la pâte peut absorber tous les œufs. - Travailler la pâte pour allonger le gluten et donner du corps à la pâte. - En fin de pétrissage,la pâte doit se décoller des parois de la cuve.</t>
+        </is>
+      </c>
+      <c r="E11" t="s" s="13"/>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12">
+        <v>4</v>
+      </c>
+      <c r="C12" t="s">
+        <v>94</v>
+      </c>
+      <c r="D12" t="inlineStr" s="13">
+        <is>
+          <t>Donner du repos à la pâte - Débarrasser la pâte dans un bac GN 1/1 H 250 légèrement fariné. - Filmer la pâte pour l’empêcher de croûter. - Stocker au froid pendant 1 heure environ. - Cette pâte ne nécessite pas de pousse (ou pointage).</t>
+        </is>
+      </c>
+      <c r="E12" t="s" s="13"/>
+      <c r="F12" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13">
+        <v>5</v>
+      </c>
+      <c r="C13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D13" t="s" s="13">
+        <v>97</v>
+      </c>
+      <c r="E13" t="s" s="13"/>
+      <c r="F13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14">
+        <v>6</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14" t="s" s="13">
+        <v>98</v>
+      </c>
+      <c r="E14" t="s" s="13"/>
+      <c r="F14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D15" t="inlineStr" s="13">
+        <is>
+          <t>Cuire la pâte briochée - Pour la cuisson,voir au chapitre de la pâtisserie et des hors-d’œuvre les préparations culinaires et pâtissières qui comportent de la pâte briochée.</t>
+        </is>
+      </c>
+      <c r="E15" t="s" s="13"/>
+      <c r="F15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16">
+        <v>8</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16" t="inlineStr" s="13">
+        <is>
+          <t>Suggestions - Cette pâte convient parfaitement au fonçage de la tarte alsacienne,des tartes en général,pour le saucisson brioché et croûtes diverses. - Saucisson brioché : 400 g de pâte pour 10 personnes. - Pour le fonçage des tourtières de 28 cm de diamètre pour 10 personnes : 450 g de pâte. - Pour le fonçage d’un bac GN 1/1 H 25 : 1,3 kg de pâte.</t>
+        </is>
+      </c>
+      <c r="E16" t="s" s="13"/>
+      <c r="F16" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D23"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_249 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_249 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>62</v>
+        <v>102</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>"[ÉTUVER] "&amp;Procedure!D3</f>
         <v>[ÉTUVER] Préparations préliminaires - Dans une calotte, faire fondre le beurre. Au pinceau, badigeonner les moules choisis : - moule ondulé diamètre 235 mm = 600 g de pâte = 10 personnes - moule rectangulaire 300 x 70 x 80 mm = 600 g de pâte = 10 personnes - Confectionner le sirop de glaçage.Voir la recette au chapitre pâtisserie.Réserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>"[FAÇONNER] "&amp;Procedure!D4</f>
         <v>[FAÇONNER] Façonner les brioches à tête - Sur le marbre fariné,diviser la pâte en 3 bandes.Faire des boudins avec chaque bande. - Tronçonner les boudins de pâte en morceaux de 600 g.Détailler les morceaux en 2/3 pour le corps et 1/3 pour la tête de la brioche. - Former des boules avec les morceaux de pâte en rabattant les bords vers le centre.Entre les mains,donner un mouvement circulaire à la boule,pour serrer et lisser la pâte. - Déposer la grosse boule dans le fond du moule.Faire un creux sur le dessus,avec les doigts serrés en forme de plantoir.Rouler avec le plat de la main,les extrémités des petites boules pour les rendre coniques.Enfoncer la tête dans la cavité du corps avec l’aide d’un doigt.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="16">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="B8" t="str" s="13">
         <f>"[FAÇONNER] "&amp;Procedure!D5</f>
         <v>[FAÇONNER] Façonnage des brioches Nanterre - Sur le marbre fariné,diviser la pâte en 4 bandes.Faire des boudins avec chaque bande. - Tronçonner les boudins de pâte en morceaux de 100 g. - Former des boules avec les morceaux de pâte comme ci-dessus. - Avec la paume de la main,ovaliser les 2 extrémités des boules. - Déposer 6 boules ovalisées les unes contre les autres dans chaque moule carré.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>66</v>
+        <v>106</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>"[FAÇONNER] "&amp;Procedure!D6</f>
         <v>[FAÇONNER] Façonner les brioches en brioches tressées - Sur le marbre fariné,abaisser légèrement la pâte.Détailler des pâtons rectangulaires de 600 g.Diviser chaque rectangle en 3 bandes.Allonger les bandes en boudins de 1 cm de diamètre et de même longueur. - À une extrémité,pincer les 3 boudins ensemble.Placer les trois boudins non liés face à vous.Tresser les boudins en décalant alternativement le boudin gauche et le boudin droit dans le milieu de la tresse en formation.Poser la tresse sur une plaque à pâtisserie.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="B10" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Donner une pousse aux brioches - Au pinceau,dorer la pâte une première fois sans toucher les bords des moules. - Pour les brioches à tête,entailler régulièrement le pourtour au ciseau mouillé. - À l’étuve ou dans un endroit tempéré à + 30 / 35 °C,donner une pousse aux brioches. - Les brioches doivent doubler de volume. - Dorer les brioches une deuxième fois avant de les cuire.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="16">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="B11" t="str" s="13">
         <f>"[CUIRE] "&amp;Procedure!D8</f>
         <v>[CUIRE] Cuire les brioches - Préchauffer le four sur la position chaleur sèche à + 185 °C. - Étager les grilles de cuisson chargées des moules à brioche sur l’échelle de four. - Cuire les brioches 25 à 30 minutes environ.Par sondage vérifier la cuisson. - À la sortie du four,enduire les brioches de sirop de glaçage au pinceau,ou bien 5minutes avant la fin de la cuisson saupoudrer les brioches avec du sucre glace et glacer les brioches. - Démouler les brioches sur des grilles retournées. - Pour les brioches à tête et Nanterre,retourner les brioches dans leurs moules pour laisser s’évacuer l’humidité.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-        <v>21</v>
+      <c r="A13" t="s" s="15">
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
+    <row r="14">
+      <c r="A14" t="s" s="16">
+        <v>102</v>
+      </c>
+      <c r="B14" t="str" s="13">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D9</f>
+        <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="16">
+        <v>103</v>
+      </c>
+      <c r="B15" t="str" s="13">
+        <f>"[DÉCOUPER] "&amp;Procedure!D10</f>
+        <v>[DÉCOUPER] Préparations préliminaires - Découper le beurre en petites parcelles. - Dans une calotte émietter la levure.Ajouter un peu de farine du poids total.En frottant entre les mains la levure et la farine,émietter finement et mélanger intimement les 2 éléments.</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="16">
+        <v>104</v>
+      </c>
+      <c r="B16" t="str" s="13">
+        <f>"[CONFECTIONNER] "&amp;Procedure!D11</f>
+        <v>[CONFECTIONNER] Confectionner la pâte briochée Méthode en directe : - Dans la cuve du batteur,mettre la farine,le sel,le sucre (suivant le type de préparation),la levure émiettée et les parcelles de beurre. - Au crochet,en première vitesse,mélanger tous les éléments de manière à obtenir un mélange sableux assez fin. - En deuxième vitesse,hydrater la pâte en incorporant progressivement les œufs.En fonction de la qualité de la farine,vérifier si la pâte peut absorber tous les œufs. - Travailler la pâte pour allonger le gluten et donner du corps à la pâte. - En fin de pétrissage,la pâte doit se décoller des parois de la cuve.</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="16">
+        <v>105</v>
+      </c>
+      <c r="B17" t="str" s="13">
+        <f>"[REPOSER] "&amp;Procedure!D12</f>
+        <v>[REPOSER] Donner du repos à la pâte - Débarrasser la pâte dans un bac GN 1/1 H 250 légèrement fariné. - Filmer la pâte pour l’empêcher de croûter. - Stocker au froid pendant 1 heure environ. - Cette pâte ne nécessite pas de pousse (ou pointage).</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="16">
+        <v>106</v>
+      </c>
+      <c r="B18" t="str" s="13">
+        <f>"[ABAISSER] "&amp;Procedure!D13</f>
+        <v>[ABAISSER] Abaisser et façonner la pâte - Abaisser et façonner la pâte suivant l’utilisation.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="16">
+        <v>110</v>
+      </c>
+      <c r="B19" t="str" s="13">
+        <f>Procedure!D14</f>
+        <v>Faire pousser la pâte avant cuisson - Laisser pousser légèrement la pâte avant cuisson,dans un endroit tempéré ou dans une étuve à + 30/35°C.</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="16">
+        <v>107</v>
+      </c>
+      <c r="B20" t="str" s="13">
+        <f>"[CUIRE] "&amp;Procedure!D15</f>
+        <v>[CUIRE] Cuire la pâte briochée - Pour la cuisson,voir au chapitre de la pâtisserie et des hors-d’œuvre les préparations culinaires et pâtissières qui comportent de la pâte briochée.</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="16">
+        <v>108</v>
+      </c>
+      <c r="B21" t="str" s="13">
+        <f>Procedure!D16</f>
+        <v>Suggestions - Cette pâte convient parfaitement au fonçage de la tarte alsacienne,des tartes en général,pour le saucisson brioché et croûtes diverses. - Saucisson brioché : 400 g de pâte pour 10 personnes. - Pour le fonçage des tourtières de 28 cm de diamètre pour 10 personnes : 450 g de pâte. - Pour le fonçage d’un bac GN 1/1 H 25 : 1,3 kg de pâte.</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="17">
+        <v>21</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="11">
+  <mergeCells count="20">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="A23:D23"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FAÇONNAGE DES BRIOCHES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>