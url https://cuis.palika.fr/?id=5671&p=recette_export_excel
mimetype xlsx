--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CRÈME CARAMEL</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_244</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Pâtisserie collectivité (GRO.DESSERTS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,171 +79,192 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:01</t>
+    <t>15/09/2026 16:52</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
-    <t>00000014</t>
-[...14 lines deleted...]
-    <t>Chocolats de couverture</t>
+    <t>EXTRAIT-VANILLE</t>
+  </si>
+  <si>
+    <t>Extrait de vanille alcoolisé</t>
+  </si>
+  <si>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>00000061</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Matières diverses (à trier)</t>
+  </si>
+  <si>
+    <t>RNME101466</t>
+  </si>
+  <si>
+    <t>Sucre poudre sac 1kg</t>
+  </si>
+  <si>
+    <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>RNME101466</t>
-[...5 lines deleted...]
-    <t>Pâtisserie épicerie sucrée</t>
+    <t>DEXTROSE</t>
+  </si>
+  <si>
+    <t>Dextrose monohydraté (glucose cristal)</t>
+  </si>
+  <si>
+    <t>Glucoses et sucres techniques</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>OVO-BLANC-LIQ</t>
   </si>
   <si>
     <t>Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâtisserie collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ VANILLE (baton)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ Couverture caramel (Dulcey/blond)</t>
+    <t xml:space="preserve">    ↳ Extrait de vanille alcoolisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ CARAMEL LIQUIDE</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sucre poudre sac 1kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Dextrose monohydraté (glucose cristal)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>CHEMISER</t>
   </si>
@@ -253,78 +274,90 @@
   <si>
     <t>125 min (prepa)</t>
   </si>
   <si>
     <t>PORTER</t>
   </si>
   <si>
     <t>FOURRER</t>
   </si>
   <si>
     <t>Garnir les moules caramélisés - Passer l’appareil au chinois au-dessus des bacs caramélisés en les remplissant équitablement.Verser environ 4,7 litres par bac.</t>
   </si>
   <si>
     <t>CUIRE</t>
   </si>
   <si>
     <t>35 min (cuisson)</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
     <t>SERVIR</t>
   </si>
   <si>
+    <t>CARAMEL LIQUIDE</t>
+  </si>
+  <si>
+    <t>RINCER</t>
+  </si>
+  <si>
+    <t>Préparations préliminaires - Rincer au vinaigre la russe qui servira à la cuisson du sucre. - Égoutter sans essuyer. E</t>
+  </si>
+  <si>
     <t>Fiche technique — CRÈME CARAMEL</t>
   </si>
   <si>
     <t>CRÈME CARAMEL  GRO_CDC_244</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>9.</t>
+  </si>
+  <si>
+    <t>↳ CARAMEL LIQUIDE  GRO_CDC_226</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -519,106 +552,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>45.424026842105</v>
+        <v>33.99367</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.45424026842105</v>
+        <v>0.3399367</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>45.424026842105</v>
+        <v>33.99367</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -675,697 +708,933 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>26</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
         <v>0.1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.5902684211</f>
-        <v>0.059027</v>
+        <f>E7*32</f>
+        <v>3.2</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
-        <v>34</v>
+      <c r="A8" t="s" s="12">
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>0.75</v>
+        <v>0.015</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.75</v>
+        <v>0.015</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*19.5</f>
-        <v>14.625</v>
+        <f>E8*0.003</f>
+        <v>0.000045</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>1.2</v>
+        <v>1.21875</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1.2</v>
+        <v>1.21875</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G9" s="4">
         <f>E9*2.7</f>
-        <v>3.24</v>
+        <v>3.290625</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>14</v>
+        <v>0.001875</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>14</v>
+        <v>0.001875</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*1.05</f>
-        <v>14.7</v>
+        <f>E10*1.6</f>
+        <v>0.003</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
+        <v>14</v>
+      </c>
+      <c r="F11" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" s="4">
+        <f>E11*1.05</f>
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="9">
         <v>4</v>
       </c>
-      <c r="F11" t="s">
-[...3 lines deleted...]
-        <f>E11*3.2</f>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>4</v>
+      </c>
+      <c r="F12" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*3.2</f>
         <v>12.8</v>
       </c>
     </row>
-    <row r="12">
-[...9 lines deleted...]
-        <f>SUM(G7:G11)</f>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="3">
+        <v>51</v>
+      </c>
+      <c r="G13" s="13">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D4" s="11">
         <v>4</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D5" s="11">
         <v>1.2</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D6" s="11">
         <v>0.1</v>
       </c>
       <c r="E6" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
         <v>56</v>
       </c>
       <c r="D7" s="11">
         <v>0.75</v>
       </c>
       <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.019</v>
+      </c>
+      <c r="E8" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>59</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" t="s">
         <v>44</v>
       </c>
-      <c r="F7" t="s">
-        <v>36</v>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.008</v>
+      </c>
+      <c r="E10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.008</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D3" t="s" s="14">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Préparer l’appareil - Dans un rondeau,porter à ébullition 14 litres de lait parfumé avec la vanille liquide. S - Pendant que le lait chauffe,dans la cuve du batteur blanchir les œufs et le sucre au fouet. - Verser le lait bouillant sur le mélange œufs/sucre.Mélanger.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D5" t="s" s="14">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Cuire les crèmes caramel - Préchauffer le four sur la position chaleur sèche à + 150/60 °C. - Étager les bacs remplis d’appareil à crème caramel sur l’échelle de cuisson. - Enfourner l’échelle et cuire les crèmes caramel pendant 30/35 minutes environ. - Contrôler la cuisson par sondage avec la pointe d’un couteau préalablement désinfecté. - Au terme de la cuisson,la lame du couteau doit être retirée sans trace de crème. - Ne pas cuire de façon excessive la crème caramel,au risque de voir monter des bulles de caramel dans la crème prise et de la durcir. - Respecter la procédure de fin de cuisson.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Refroidir les crèmes caramel - Refroidir les crèmes caramel dans une cellule de refroidissement rapide en respectant la procédure. - Filmer ou couvrir les bacs de crèmes caramel. - Indiquer sur le couvercle,la date de mise en refroidissement et la nature du produit. - Stocker en chambre froide et maintenir à + 3 °C en attente de consommation.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Servir - Détailler chaque bac en 24 portions (4 dans la largeur et 6 dans la longueur). - À l’aide d’une spatule carrée de service,servir la portion à l’assiette. - Napper la crème avec l’excédent de caramel resté dans le fond du bac.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>9</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="inlineStr" s="14">
         <is>
           <t>Suggestions - On peut parfumer le lait avec différents parfums,en ajoutant au lait avant sa mise en ébullition,par exemple : - 3 bâtons de régisse. - 12 graines de cardamome. - 100 g de grains de chicorée torréfiés. - des alcools divers.</t>
         </is>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10">
+        <v>1</v>
+      </c>
+      <c r="C10" t="s">
+        <v>74</v>
+      </c>
+      <c r="D10" t="inlineStr" s="14">
+        <is>
+          <t>Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</t>
+        </is>
+      </c>
+      <c r="E10" t="s" s="14"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11">
+        <v>2</v>
+      </c>
+      <c r="C11" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" t="s" s="14">
+        <v>87</v>
+      </c>
+      <c r="E11" t="s" s="14"/>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12">
+        <v>3</v>
+      </c>
+      <c r="C12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D12" t="inlineStr" s="14">
+        <is>
+          <t>Cuire le sucre S - Sur la balance,faire la tare de la russe qui servira à la cuisson du sucre. - Peser ou mesurer dans l’ordre,1 litre d’eau,le glucose et le sucre. - Il est préférable de mettre l’eau en premier dans la russe.Lorsque le sucre est mis en premier,une infime partie du sucre peut alors coller au fond et provoquer un point d’attache et brûler. - Prendre le poids nécessaire de glucose avec un ustensile préalablement mouillé. - Faire dissoudre le sucre en le remuant à l’aide d’un fouet,avant de le mettre en cuisson. - Porter à ébullition le sucre. - Lors de la cuisson,clarifier le sirop en écumant sa surface avec une petite écumoire que vous prendrez soin de tremper dans une calotte d’eau après chaque opération,ceci afin d’éliminer les impuretés du sucre et de laver l’écumoire. - Pendant la cuisson du sucre,préparer 1 litre d’eau tiède et le garder à portée de la main. - Atteindre + 170 °C au thermomètre à sucre. - Retirer la russe du feu et laisser le sucre finir de cuire. - Atteindre + 180 °C et une coloration du caramel brun foncé. - Surveiller la coloration du caramel,car à cet instant la coloration peut atteindre rapidement son point extrême et brûler. - Décuire le caramel en y ajoutant progressivement le litre d’eau tiède.Faire attention aux éclaboussures pendant l’opération. - Le caramel au contact de l’eau peut parfois se solidifier en partie. - Reporter alors à ébullition le caramel décuit pour le liquéfier. - Verser le caramel liquide dans un récipient de stockage. - Filmer le récipient.Indiquer la date de fabrication. - Laisser refroidir et stocker au froid.Au froid le caramel peut s’épaissir.Il suffit avant son utilisation de le dégourdir au bain-marie.</t>
+        </is>
+      </c>
+      <c r="E12" t="s" s="14"/>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13">
+        <v>4</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13" t="inlineStr" s="14">
+        <is>
+          <t>Suggestions - Le caramel liquide est employé pour caraméliser le fond des moules,en nappage, en ajout à des crèmes,etc. - Le caramel liquide peut se conserver longtemps,mais toutefois en respectant les conditions d’hygiène qui s’imposent.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="14"/>
+      <c r="F13"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D14"/>
+  <dimension ref="A1:D20"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_244 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_244 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[CHEMISER] "&amp;Procedure!D3</f>
         <v>[CHEMISER] Préparations préliminaires - Chemiser 4 bacs GN 1/1 H 65 avec du caramel liquide (voir la recette).</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[PORTER] "&amp;Procedure!D4</f>
         <v>[PORTER] Préparer l’appareil - Dans un rondeau,porter à ébullition 14 litres de lait parfumé avec la vanille liquide. S - Pendant que le lait chauffe,dans la cuve du batteur blanchir les œufs et le sucre au fouet. - Verser le lait bouillant sur le mélange œufs/sucre.Mélanger.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[FOURRER] "&amp;Procedure!D5</f>
         <v>[FOURRER] Garnir les moules caramélisés - Passer l’appareil au chinois au-dessus des bacs caramélisés en les remplissant équitablement.Verser environ 4,7 litres par bac.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[CUIRE] "&amp;Procedure!D6</f>
         <v>[CUIRE] Cuire les crèmes caramel - Préchauffer le four sur la position chaleur sèche à + 150/60 °C. - Étager les bacs remplis d’appareil à crème caramel sur l’échelle de cuisson. - Enfourner l’échelle et cuire les crèmes caramel pendant 30/35 minutes environ. - Contrôler la cuisson par sondage avec la pointe d’un couteau préalablement désinfecté. - Au terme de la cuisson,la lame du couteau doit être retirée sans trace de crème. - Ne pas cuire de façon excessive la crème caramel,au risque de voir monter des bulles de caramel dans la crème prise et de la durcir. - Respecter la procédure de fin de cuisson.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[REFROIDIR] "&amp;Procedure!D7</f>
         <v>[REFROIDIR] Refroidir les crèmes caramel - Refroidir les crèmes caramel dans une cellule de refroidissement rapide en respectant la procédure. - Filmer ou couvrir les bacs de crèmes caramel. - Indiquer sur le couvercle,la date de mise en refroidissement et la nature du produit. - Stocker en chambre froide et maintenir à + 3 °C en attente de consommation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>"[SERVIR] "&amp;Procedure!D8</f>
         <v>[SERVIR] Servir - Détailler chaque bac en 24 portions (4 dans la largeur et 6 dans la longueur). - À l’aide d’une spatule carrée de service,servir la portion à l’assiette. - Napper la crème avec l’excédent de caramel resté dans le fond du bac.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="17">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="B12" t="str" s="14">
         <f>Procedure!D9</f>
         <v>Suggestions - On peut parfumer le lait avec différents parfums,en ajoutant au lait avant sa mise en ébullition,par exemple : - 3 bâtons de régisse. - 12 graines de cardamome. - 100 g de grains de chicorée torréfiés. - des alcools divers.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="18">
-        <v>21</v>
+      <c r="A14" t="s" s="16">
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
+    <row r="15">
+      <c r="A15" t="s" s="17">
+        <v>90</v>
+      </c>
+      <c r="B15" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D10</f>
+        <v>[METTRE EN PLACE] Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="17">
+        <v>91</v>
+      </c>
+      <c r="B16" t="str" s="14">
+        <f>"[RINCER] "&amp;Procedure!D11</f>
+        <v>[RINCER] Préparations préliminaires - Rincer au vinaigre la russe qui servira à la cuisson du sucre. - Égoutter sans essuyer. E</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="17">
+        <v>92</v>
+      </c>
+      <c r="B17" t="str" s="14">
+        <f>"[CUIRE] "&amp;Procedure!D12</f>
+        <v>[CUIRE] Cuire le sucre S - Sur la balance,faire la tare de la russe qui servira à la cuisson du sucre. - Peser ou mesurer dans l’ordre,1 litre d’eau,le glucose et le sucre. - Il est préférable de mettre l’eau en premier dans la russe.Lorsque le sucre est mis en premier,une infime partie du sucre peut alors coller au fond et provoquer un point d’attache et brûler. - Prendre le poids nécessaire de glucose avec un ustensile préalablement mouillé. - Faire dissoudre le sucre en le remuant à l’aide d’un fouet,avant de le mettre en cuisson. - Porter à ébullition le sucre. - Lors de la cuisson,clarifier le sirop en écumant sa surface avec une petite écumoire que vous prendrez soin de tremper dans une calotte d’eau après chaque opération,ceci afin d’éliminer les impuretés du sucre et de laver l’écumoire. - Pendant la cuisson du sucre,préparer 1 litre d’eau tiède et le garder à portée de la main. - Atteindre + 170 °C au thermomètre à sucre. - Retirer la russe du feu et laisser le sucre finir de cuire. - Atteindre + 180 °C et une coloration du caramel brun foncé. - Surveiller la coloration du caramel,car à cet instant la coloration peut atteindre rapidement son point extrême et brûler. - Décuire le caramel en y ajoutant progressivement le litre d’eau tiède.Faire attention aux éclaboussures pendant l’opération. - Le caramel au contact de l’eau peut parfois se solidifier en partie. - Reporter alors à ébullition le caramel décuit pour le liquéfier. - Verser le caramel liquide dans un récipient de stockage. - Filmer le récipient.Indiquer la date de fabrication. - Laisser refroidir et stocker au froid.Au froid le caramel peut s’épaissir.Il suffit avant son utilisation de le dégourdir au bain-marie.</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="17">
+        <v>93</v>
+      </c>
+      <c r="B18" t="str" s="14">
+        <f>Procedure!D13</f>
+        <v>Suggestions - Le caramel liquide est employé pour caraméliser le fond des moules,en nappage, en ajout à des crèmes,etc. - Le caramel liquide peut se conserver longtemps,mais toutefois en respectant les conditions d’hygiène qui s’imposent.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="18">
+        <v>21</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="12">
+  <mergeCells count="17">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="A20:D20"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CRÈME CARAMEL</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>