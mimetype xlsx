--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -79,102 +79,102 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 01:55</t>
+    <t>15/09/2026 16:51</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>CAFE-POW-PATIS</t>
   </si>
   <si>
     <t>Extrait de café pâtisserie (poudre)</t>
   </si>
   <si>
     <t>Cafés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>COUV-RUBIS</t>
-[...5 lines deleted...]
-    <t>Chocolats de couverture</t>
+    <t>RNME101467</t>
+  </si>
+  <si>
+    <t>Chocolat noir 50% cacao pistoles sac 5kg</t>
+  </si>
+  <si>
+    <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>FONDANT-BLANC</t>
   </si>
   <si>
     <t>Fondant blanc pâtissier (glaçage)</t>
   </si>
   <si>
     <t>Garnitures et crèmes prêtes</t>
   </si>
   <si>
     <t>PATE-CHOUX-POCH</t>
   </si>
   <si>
     <t>Pâte à choux pochée surgelée (plaque)</t>
   </si>
   <si>
     <t>Pâtes prêtes à l'emploi</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
@@ -187,51 +187,51 @@
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâtisserie collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Pâte à choux pochée surgelée (plaque)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fondant blanc pâtissier (glaçage)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Extrait de café pâtisserie (poudre)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Couverture ruby (chocolat rose)</t>
+    <t xml:space="preserve">    ↳ Chocolat noir 50% cacao pistoles sac 5kg</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>PRÉPARER</t>
   </si>
@@ -495,79 +495,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>19.7</v>
+        <v>17.21</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.197</v>
+        <v>0.1721</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>19.7</v>
+        <v>17.21</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -661,87 +661,87 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
         <f>E7*35</f>
-        <v>3.5</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
         <v>0.2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*22</f>
-        <v>4.4</v>
+        <f>E8*18.3</f>
+        <v>3.66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>1</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="4">
         <f>E9*4.2</f>
         <v>4.2</v>
@@ -878,54 +878,54 @@
       </c>
       <c r="C4" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="11">
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
       <c r="C5" t="s">
         <v>52</v>
       </c>
       <c r="D5" s="11">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="11">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
     </row>