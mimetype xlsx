--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -68,54 +68,54 @@
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Pâtes prêtes à l'emploi</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fondant blanc pâtissier (glaçage)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Garnitures et crèmes prêtes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Extrait de café pâtisserie (poudre)</t>
   </si>
   <si>
     <t>Cafés</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Couverture ruby (chocolat rose)</t>
-[...2 lines deleted...]
-    <t>Chocolats de couverture</t>
+    <t xml:space="preserve">    ↳ Chocolat noir 50% cacao pistoles sac 5kg</t>
+  </si>
+  <si>
+    <t>Pâtisserie épicerie sucrée</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
@@ -253,54 +253,54 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="3">
         <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="3">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="3">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>