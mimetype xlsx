--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>GÂTEAU MARBRÉ</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_233</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Pâtisserie collectivité (GRO.DESSERTS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,207 +79,216 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:00</t>
+    <t>15/09/2026 14:36</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
-    <t>00000014</t>
-[...5 lines deleted...]
-    <t>Eléments divers</t>
+    <t>EXTRAIT-VANILLE</t>
+  </si>
+  <si>
+    <t>Extrait de vanille alcoolisé</t>
+  </si>
+  <si>
+    <t>Spiritueux et liqueurs cuisine</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>ALC-RHUM-BRUN</t>
   </si>
   <si>
     <t>Rhum ambré de cuisine (baba)</t>
   </si>
   <si>
-    <t>Spiritueux et liqueurs cuisine</t>
-[...4 lines deleted...]
-  <si>
     <t>CACAO-SUCRE</t>
   </si>
   <si>
     <t>Cacao en poudre sucré (chocolat chaud)</t>
   </si>
   <si>
     <t>Poudres et masses cacao</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNME101466</t>
   </si>
   <si>
     <t>Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>LEV-CHIMIQUE</t>
   </si>
   <si>
     <t>Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
+    <t>OEU-M-STD</t>
+  </si>
+  <si>
+    <t>Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
     <t>OVO-BLANC-LIQ</t>
   </si>
   <si>
     <t>Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâtisserie collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ VANILLE (baton)</t>
+    <t xml:space="preserve">    ↳ Extrait de vanille alcoolisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cacao en poudre sucré (chocolat chaud)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Rhum ambré de cuisine (baba)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Oeuf calibre M (53-63g) cat.A France colis 360</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
@@ -417,66 +426,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -549,106 +555,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>22.540416105263</v>
+        <v>30.887</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.22540416105263</v>
+        <v>0.30887</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>22.540416105263</v>
+        <v>30.887</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -705,784 +711,829 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>26</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
         <v>0.06</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.5902684211</f>
-        <v>0.035416</v>
+        <f>E7*32</f>
+        <v>1.92</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D8" s="9">
         <v>0.1</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G8" s="4">
         <f>E8*14</f>
         <v>1.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D9" s="9">
         <v>0.15</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G9" s="4">
         <f>E9*5.5</f>
         <v>0.825</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D10" s="9">
         <v>1.8</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>1.8</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G10" s="4">
         <f>E10*2.7</f>
         <v>4.86</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D11" s="9">
         <v>1.8</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1.8</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G11" s="4">
         <f>E11*0.56</f>
         <v>1.008</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D12" s="9">
         <v>1.8</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>1.8</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G12" s="4">
         <f>E12*5.2</f>
         <v>9.36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.06</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G13" s="4">
         <f>E13*4.2</f>
         <v>0.252</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>55</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>1.5</v>
+        <v>36</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
+        <v>36</v>
+      </c>
+      <c r="F14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*0.1795</f>
+        <v>6.462</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="9">
         <v>1.5</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <f>E14*3.2</f>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>1.5</v>
+      </c>
+      <c r="F15" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*3.2</f>
         <v>4.8</v>
       </c>
     </row>
-    <row r="15">
-[...9 lines deleted...]
-        <f>SUM(G7:G14)</f>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="3">
+        <v>59</v>
+      </c>
+      <c r="G16" s="12">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D3" s="11">
         <v>1.8</v>
       </c>
       <c r="E3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D4" s="11">
         <v>1.8</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D5" s="11">
         <v>1.5</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D6" s="11">
         <v>1.8</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D7" s="11">
         <v>0.06</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D8" s="11">
         <v>0.06</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D9" s="11">
         <v>0.15</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C10" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D10" s="11">
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="11">
         <v>36</v>
+      </c>
+      <c r="E11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="D2" t="inlineStr" s="14">
+        <v>82</v>
+      </c>
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="D3" t="inlineStr" s="14">
+        <v>83</v>
+      </c>
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires - Dans une calotte,faire fondre le beurre. - Au pinceau,badigeonner l’intérieur de 2 bacs GN 1/1 H 65 ou de 6 moules rectangulaires de 300 x 100 x 75. - Faire figer en chambre froide le beurre des moules.Fleurer les parois des moules ou des bacs GN. Retourner et taper les moules pour retirer l’excédent de farine. Réserver au froid. - Couper les écorces d’orange en petits bâtonnets (facultatif). - Dans une calotte,faire macérer les bâtonnets d’écorce d’orange dans le rhum. - Tamiser la farine et la levure chimique ensemble.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D4" t="inlineStr" s="14">
+        <v>85</v>
+      </c>
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner la pâte - Sur le marbre,assouplir le beurre en le frappant avec le rouleau à pâtisserie. - Dans la cuve du batteur,mettre le beurre assoupli et travailler au fouet le beurre pour lui donner la consistance d’une pommade. - Ajouter le sucre semoule au beurre.En première vitesse travailler le beurre et le sucre. - En deuxième vitesse crémer le beurre et le sucre. - Ajouter progressivement les œufs.On peut tiédir les œufs pour faciliter leur incorporation. - Travailler l’appareil et incorporer la vanille, la farine et la levure. Faire un bon mélange. - Séparer la pâte en deux,réserver la moitié de la pâte dans une bassine.A la spatule,ajouter les écorces d’orange. - Dans la cuve du batteur,mélanger le cacao à la pâte restante.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+        <v>86</v>
+      </c>
+      <c r="D5" t="s" s="13">
+        <v>87</v>
+      </c>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D6" t="inlineStr" s="14">
+        <v>88</v>
+      </c>
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Cuire les marbrés - Préchauffer le four sur la position chaleur sèche à + 190 °C. - Étager les bacs ou les moules sur l’échelle de four.Déposer les moules à cake sur des grilles de cuisson. - Enfourner et cuire les gâteaux marbrés à + 190 °C pendant 10 minutes. - Avec la pointe d’un couteau préalablement désinfecté, casser la croûte des S gâteaux qui s’est formée en début de cuisson pour aider la pousse. - Réduire la chaleur du four à + 160 °C et finir la cuisson des gâteaux marbrés pendant 45/50 minutes environ. - Vérifier la cuisson par sondage,avec la pointe d’un couteau.Au terme de la cuisson,la lame doit être retirée du gâteau sans trace. - À la sortie du four,démouler les gâteaux sur des grilles.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="E7" t="s" s="14"/>
+        <v>90</v>
+      </c>
+      <c r="D7" t="s" s="13">
+        <v>91</v>
+      </c>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D8" t="inlineStr" s="14">
+        <v>88</v>
+      </c>
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Commentaires - Pour faciliter le tranchage,cuire les gâteaux la veille de leur consommation. - Pour conserver leur moelleux,enrouler les gâteaux dans un film alimentaire.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D13"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_233 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_233 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>90</v>
+      <c r="A4" t="s" s="15">
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>94</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>95</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>"[ÉTUVER] "&amp;Procedure!D3</f>
         <v>[ÉTUVER] Préparations préliminaires - Dans une calotte,faire fondre le beurre. - Au pinceau,badigeonner l’intérieur de 2 bacs GN 1/1 H 65 ou de 6 moules rectangulaires de 300 x 100 x 75. - Faire figer en chambre froide le beurre des moules.Fleurer les parois des moules ou des bacs GN. Retourner et taper les moules pour retirer l’excédent de farine. Réserver au froid. - Couper les écorces d’orange en petits bâtonnets (facultatif). - Dans une calotte,faire macérer les bâtonnets d’écorce d’orange dans le rhum. - Tamiser la farine et la levure chimique ensemble.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B7" t="str" s="14">
+      <c r="A7" t="s" s="16">
+        <v>96</v>
+      </c>
+      <c r="B7" t="str" s="13">
         <f>"[BEURRER] "&amp;Procedure!D4</f>
         <v>[BEURRER] Confectionner la pâte - Sur le marbre,assouplir le beurre en le frappant avec le rouleau à pâtisserie. - Dans la cuve du batteur,mettre le beurre assoupli et travailler au fouet le beurre pour lui donner la consistance d’une pommade. - Ajouter le sucre semoule au beurre.En première vitesse travailler le beurre et le sucre. - En deuxième vitesse crémer le beurre et le sucre. - Ajouter progressivement les œufs.On peut tiédir les œufs pour faciliter leur incorporation. - Travailler l’appareil et incorporer la vanille, la farine et la levure. Faire un bon mélange. - Séparer la pâte en deux,réserver la moitié de la pâte dans une bassine.A la spatule,ajouter les écorces d’orange. - Dans la cuve du batteur,mélanger le cacao à la pâte restante.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B8" t="str" s="14">
+      <c r="A8" t="s" s="16">
+        <v>97</v>
+      </c>
+      <c r="B8" t="str" s="13">
         <f>"[FOURRER] "&amp;Procedure!D5</f>
         <v>[FOURRER] Garnir les moules - Garnir les moules ou les bacs GN aux 3/4 de leur hauteur,en alternant avec les 2pâtes pour donner un effet de marbré.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="14">
+      <c r="A9" t="s" s="16">
+        <v>98</v>
+      </c>
+      <c r="B9" t="str" s="13">
         <f>"[CUIRE] "&amp;Procedure!D6</f>
         <v>[CUIRE] Cuire les marbrés - Préchauffer le four sur la position chaleur sèche à + 190 °C. - Étager les bacs ou les moules sur l’échelle de four.Déposer les moules à cake sur des grilles de cuisson. - Enfourner et cuire les gâteaux marbrés à + 190 °C pendant 10 minutes. - Avec la pointe d’un couteau préalablement désinfecté, casser la croûte des S gâteaux qui s’est formée en début de cuisson pour aider la pousse. - Réduire la chaleur du four à + 160 °C et finir la cuisson des gâteaux marbrés pendant 45/50 minutes environ. - Vérifier la cuisson par sondage,avec la pointe d’un couteau.Au terme de la cuisson,la lame doit être retirée du gâteau sans trace. - À la sortie du four,démouler les gâteaux sur des grilles.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="14">
+      <c r="A10" t="s" s="16">
+        <v>99</v>
+      </c>
+      <c r="B10" t="str" s="13">
         <f>"[SERVIR] "&amp;Procedure!D7</f>
         <v>[SERVIR] Servir - Trancher les gâteaux et servir les parts en accompagnement d’une crème,d’un yaourt,etc.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="14">
+      <c r="A11" t="s" s="16">
+        <v>100</v>
+      </c>
+      <c r="B11" t="str" s="13">
         <f>"[CUIRE] "&amp;Procedure!D8</f>
         <v>[CUIRE] Commentaires - Pour faciliter le tranchage,cuire les gâteaux la veille de leur consommation. - Pour conserver leur moelleux,enrouler les gâteaux dans un film alimentaire.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="18">
+      <c r="A13" t="s" s="17">
         <v>21</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>