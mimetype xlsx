--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,104 +9,101 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>GÉNOISE AUX POMMES</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Pâtisserie collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POMME Golden Pologne cat.I 170/220g plateau 2rg</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cannelle en poudre</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre glace tamisé</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
@@ -274,134 +271,134 @@
       </c>
       <c r="D4" s="3">
         <v>1.5</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="3">
         <v>2</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="3">
         <v>6</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="3">
         <v>0.008</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="3">
         <v>0.25</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="3">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>GÉNOISE AUX POMMES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>