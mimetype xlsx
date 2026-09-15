--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>GÉNOISE FOURRÉE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_230</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Pâtisserie collectivité (GRO.DESSERTS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 01:55</t>
+    <t>15/09/2026 16:06</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -142,129 +142,150 @@
   <si>
     <t>Nappage abricot (glaçage)</t>
   </si>
   <si>
     <t>Chocolats décor et confiserie</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>RNME101483</t>
   </si>
   <si>
     <t>Amandes en poudre sachet 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>RNME101472</t>
   </si>
   <si>
     <t>Crème pâtissière sac 5kg</t>
   </si>
   <si>
+    <t>SIROP-PUNCHAGE</t>
+  </si>
+  <si>
+    <t>Sirop de punchage patisserie</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t>RNME101466</t>
   </si>
   <si>
     <t>Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
+    <t>OEU-M-STD</t>
+  </si>
+  <si>
+    <t>Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
+    <t>Oeufs entiers</t>
+  </si>
+  <si>
     <t>OVO-BLANC-LIQ</t>
   </si>
   <si>
     <t>Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Pâtisserie collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Crème pâtissière sac 5kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Amandes en poudre sachet 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Nappage abricot (glaçage)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Oeuf calibre M (53-63g) cat.A France colis 360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Sirop de punchage patisserie</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>PINCER</t>
   </si>
@@ -538,106 +559,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>54.868</v>
+        <v>65.234</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.54868</v>
+        <v>0.65234</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>54.868</v>
+        <v>65.234</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -779,698 +800,788 @@
         <v>3</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>3</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="4">
         <f>E9*9.03</f>
         <v>27.09</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="9">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*2.7</f>
-        <v>4.05</v>
+        <f>E10*3.5</f>
+        <v>1.75</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D11" s="9">
         <v>1.5</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F11" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0.56</f>
-        <v>0.84</v>
+        <f>E11*2.7</f>
+        <v>4.05</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="9">
-        <v>0.2</v>
+        <v>1.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.2</v>
+        <v>1.5</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*5.2</f>
-        <v>1.04</v>
+        <f>E12*0.56</f>
+        <v>0.84</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="9">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*3.2</f>
+        <f>E13*5.2</f>
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="9">
+        <v>48</v>
+      </c>
+      <c r="E14" s="11">
+        <f>D14*$B$2</f>
+        <v>48</v>
+      </c>
+      <c r="F14" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*0.1795</f>
+        <v>8.616</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="9">
+        <v>2</v>
+      </c>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>2</v>
+      </c>
+      <c r="F15" t="s">
+        <v>35</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*3.2</f>
         <v>6.4</v>
       </c>
     </row>
-    <row r="14">
-[...9 lines deleted...]
-        <f>SUM(G7:G13)</f>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="3">
+        <v>58</v>
+      </c>
+      <c r="G16" s="12">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D3" s="11">
         <v>1.5</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D4" s="11">
         <v>1.5</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D6" s="11">
         <v>3</v>
       </c>
       <c r="E6" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D7" s="11">
         <v>0.6</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D8" s="11">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C9" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D10" s="11">
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" t="s">
+        <v>66</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="E11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. ) - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires - Au pinceau,badigeonner de beurre préalablement fondu dans une calotte,l’intéI rieur de 4 bacs GN 1/1 H 65.Passer au froid pour figer le beurre.Fleurer les bacs. L E Retourner et taper les bacs pour retirer l’excédent de farine.Ou bien chemiser le g fond des bacs en faisant adhérer une feuille de papier cuisson au beurre fondu. - Tamiser la farine sur une feuille de papier sulfurisé. - Confectionner le sirop de punchage (voir la recette).</t>
         </is>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Monter l’appareil à génoise - Mettre les œufs et le sucre semoule dans la cuve du batteur.Mélanger au fouet à main. - Au bain-marie,dans la cuve du batteur,monter l’appareil au fouet à main ou électrique. - En fin de montage préliminaire,l’appareil aura atteint une température d’environ +45 °C. - Cette opération a pour but de bien faire dissoudre le sucre,de dégourdir les œufs L et ainsi de favoriser le développement de la génoise. - La chaleur désirée atteinte,mettre la cuve du batteur en place sur le batteur. - Au fouet,en 2èmevitesse,refroidir et monter l’appareil. - En fin de montage,la pâte est ferme,fait le ruban et garde les traces apparentes du fouet dans sa masse.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Incorporer la farine - Rouler le fouet dans la farine tamisée sur le papier sulfurisé pour en retirer l’appareil retenu dans ses tiges. - Pendant qu’un aide versera la farine en pluie sur l’appareil à l’aide de la feuille de papier sulfurisé pliée en 2,sans cesser de tourner la cuve du batteur,plonger l’écumoire dans le fond de la cuve,ramener à la surface un maximum d’appareil et le retourner sur lui-même.Recommencer l’opération jusqu’à l’incorporation totale de la farine.</t>
         </is>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Confectionner la frangipane - Confectionner la crème pâtissière à froid,réalisée à partir de produits déshydratés, en se reportant aux recommandations du fabricant. - Incorporer au fouet,la poudre d’amandes et l’arôme d’amandes amères à la crème pâtissière.</t>
         </is>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D7" t="s" s="13">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Garnir la génoise avec la crème frangipane - À la poche munie d’une douille de 14 cm de diamètre,garnir dans sa longueur,le dessus de la pâte à génoise,de 4 boudins de crème frangipane couchés à intervalles réguliers. - Les relier par des boudins couchés en arêtes dans le sens de la largeur.</t>
         </is>
       </c>
       <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D9" t="inlineStr" s="13">
         <is>
           <t>Cuire la génoise - Préchauffer le four sur la position chaleur sèche à + 180 °C,clé ouverte. - Étager les bacs sur l’échelle de cuisson. - Enfourner et cuire la génoise garnie de frangipane pendant 30 minutes environ. - Vérifier la cuisson de la génoise par sondage avec la pointe d’un couteau. NB :lors de la cuisson,la structure plus lourde de la crème frangipane s’enfoncera dans la pâte à génoise liquéfiée par la chaleur.La génoise sera fourrée automatiquement en fin de cuisson.</t>
         </is>
       </c>
       <c r="E9" t="s" s="13"/>
       <c r="F9" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D10" t="inlineStr" s="13">
         <is>
           <t>Puncher et abricoter les génoises - Démouler les génoises sur des grilles recouvertes de papier sulfurisé. - À l’aide d’un pinceau,dès la sortie du four,puncher les génoises avec le sirop. - Dans une russe,porter à ébullition le nappage blond.Abricoter la surface de la génoise. - Après refroidissement,détailler chaque bac en 25 portions. - On peut parsemer le dessus des génoises avant cuisson,avec des dés de poires, des pépites de chocolat,etc.</t>
         </is>
       </c>
       <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D15"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_230 · GRO.DESSERTS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_230 · GRO.DESSERTS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail E - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. ) - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>"[PINCER] "&amp;Procedure!D3</f>
         <v>[PINCER] Préparations préliminaires - Au pinceau,badigeonner de beurre préalablement fondu dans une calotte,l’intéI rieur de 4 bacs GN 1/1 H 65.Passer au froid pour figer le beurre.Fleurer les bacs. L E Retourner et taper les bacs pour retirer l’excédent de farine.Ou bien chemiser le g fond des bacs en faisant adhérer une feuille de papier cuisson au beurre fondu. - Tamiser la farine sur une feuille de papier sulfurisé. - Confectionner le sirop de punchage (voir la recette).</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>"[MONTER] "&amp;Procedure!D4</f>
         <v>[MONTER] Monter l’appareil à génoise - Mettre les œufs et le sucre semoule dans la cuve du batteur.Mélanger au fouet à main. - Au bain-marie,dans la cuve du batteur,monter l’appareil au fouet à main ou électrique. - En fin de montage préliminaire,l’appareil aura atteint une température d’environ +45 °C. - Cette opération a pour but de bien faire dissoudre le sucre,de dégourdir les œufs L et ainsi de favoriser le développement de la génoise. - La chaleur désirée atteinte,mettre la cuve du batteur en place sur le batteur. - Au fouet,en 2èmevitesse,refroidir et monter l’appareil. - En fin de montage,la pâte est ferme,fait le ruban et garde les traces apparentes du fouet dans sa masse.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="16">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B8" t="str" s="13">
         <f>"[INCORPORER] "&amp;Procedure!D5</f>
         <v>[INCORPORER] Incorporer la farine - Rouler le fouet dans la farine tamisée sur le papier sulfurisé pour en retirer l’appareil retenu dans ses tiges. - Pendant qu’un aide versera la farine en pluie sur l’appareil à l’aide de la feuille de papier sulfurisé pliée en 2,sans cesser de tourner la cuve du batteur,plonger l’écumoire dans le fond de la cuve,ramener à la surface un maximum d’appareil et le retourner sur lui-même.Recommencer l’opération jusqu’à l’incorporation totale de la farine.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>"[CRÉMER] "&amp;Procedure!D6</f>
         <v>[CRÉMER] Confectionner la frangipane - Confectionner la crème pâtissière à froid,réalisée à partir de produits déshydratés, en se reportant aux recommandations du fabricant. - Incorporer au fouet,la poudre d’amandes et l’arôme d’amandes amères à la crème pâtissière.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="16">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" t="str" s="13">
         <f>"[FOURRER] "&amp;Procedure!D7</f>
         <v>[FOURRER] Garnir les bacs - Répartir la pâte à génoise dans les 4 bacs avec une écumoire. - Égaliser la surface avec une corne,sans toutefois lisser la pâte.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="16">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="B11" t="str" s="13">
         <f>"[FOURRER] "&amp;Procedure!D8</f>
         <v>[FOURRER] Garnir la génoise avec la crème frangipane - À la poche munie d’une douille de 14 cm de diamètre,garnir dans sa longueur,le dessus de la pâte à génoise,de 4 boudins de crème frangipane couchés à intervalles réguliers. - Les relier par des boudins couchés en arêtes dans le sens de la largeur.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="16">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B12" t="str" s="13">
         <f>"[CUIRE] "&amp;Procedure!D9</f>
         <v>[CUIRE] Cuire la génoise - Préchauffer le four sur la position chaleur sèche à + 180 °C,clé ouverte. - Étager les bacs sur l’échelle de cuisson. - Enfourner et cuire la génoise garnie de frangipane pendant 30 minutes environ. - Vérifier la cuisson de la génoise par sondage avec la pointe d’un couteau. NB :lors de la cuisson,la structure plus lourde de la crème frangipane s’enfoncera dans la pâte à génoise liquéfiée par la chaleur.La génoise sera fourrée automatiquement en fin de cuisson.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13" t="s" s="16">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B13" t="str" s="13">
         <f>"[ABRICOTER] "&amp;Procedure!D10</f>
         <v>[ABRICOTER] Puncher et abricoter les génoises - Démouler les génoises sur des grilles recouvertes de papier sulfurisé. - À l’aide d’un pinceau,dès la sortie du four,puncher les génoises avec le sirop. - Dans une russe,porter à ébullition le nappage blond.Abricoter la surface de la génoise. - Après refroidissement,détailler chaque bac en 25 portions. - On peut parsemer le dessus des génoises avant cuisson,avec des dés de poires, des pépites de chocolat,etc.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="13">