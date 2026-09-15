--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CRÈME AU BEURRE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_225</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Préparations de base collectivité (GRO.BASES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,171 +79,180 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 01:51</t>
+    <t>15/09/2026 15:21</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
     <t>CAFE-POW-PATIS</t>
   </si>
   <si>
     <t>Extrait de café pâtisserie (poudre)</t>
   </si>
   <si>
     <t>Cafés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>CACAO-SUCRE</t>
-[...7 lines deleted...]
-  <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>RNME101467</t>
+  </si>
+  <si>
+    <t>Chocolat noir 50% cacao pistoles sac 5kg</t>
+  </si>
+  <si>
+    <t>Pâtisserie épicerie sucrée</t>
+  </si>
+  <si>
     <t>RNME101466</t>
   </si>
   <si>
     <t>Sucre poudre sac 1kg</t>
   </si>
   <si>
-    <t>Pâtisserie épicerie sucrée</t>
-[...1 lines deleted...]
-  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
+    <t>OVO-JAUNE-LIQ</t>
+  </si>
+  <si>
+    <t>Jaune d'oeuf liquide pasteurisé</t>
+  </si>
+  <si>
+    <t>Ovoproduits</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Extrait de café pâtisserie (poudre)</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Cacao en poudre sucré (chocolat chaud)</t>
+    <t xml:space="preserve">    ↳ Chocolat noir 50% cacao pistoles sac 5kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>BEURRER</t>
   </si>
@@ -495,106 +504,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>31.02225</v>
+        <v>40.53425</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.3102225</v>
+        <v>0.4053425</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>31.02225</v>
+        <v>40.53425</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -661,594 +670,639 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
         <f>E7*35</f>
-        <v>7</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s">
+      <c r="A8" t="s" s="12">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
+        <v>0.75</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="4">
+        <f>E8*0.003</f>
+        <v>0.00225</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="9">
         <v>0.5</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.75</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.003</f>
-        <v>0.00225</v>
+        <f>E9*18.3</f>
+        <v>9.15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D10" s="9">
         <v>2.1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>2.1</v>
       </c>
       <c r="F10" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="4">
         <f>E10*2.7</f>
         <v>5.67</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D11" s="9">
         <v>3</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>3</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="4">
         <f>E11*5.2</f>
         <v>15.6</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12"/>
-[...4 lines deleted...]
-      <c r="F12" t="s" s="3">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
       </c>
-      <c r="G12" s="13">
-        <f>SUM(G7:G11)</f>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="9">
+        <v>1.14</v>
+      </c>
+      <c r="E12" s="11">
+        <f>D12*$B$2</f>
+        <v>1.14</v>
+      </c>
+      <c r="F12" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="4">
+        <f>E12*5.8</f>
+        <v>6.612</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s" s="3">
+        <v>50</v>
+      </c>
+      <c r="G13" s="13">
+        <f>SUM(G7:G12)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D3" s="11">
         <v>2.1</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D4" s="11">
         <v>0.75</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D5" s="11">
         <v>3</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D6" s="11">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D7" s="11">
         <v>0.5</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D8" s="11">
+        <v>1.14</v>
+      </c>
+      <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D3" t="inlineStr" s="14">
         <is>
           <t>Préparations préliminaires - Ramollir le beurre.Réserver en attente d’utilisation. - Mettre les jaunes d’œufs dans la cuve du batteur. - Préparer le fouet du batteur en prévision de son utilisation au terme de la cuisson du sucre.</t>
         </is>
       </c>
       <c r="E3" t="s" s="14"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Cuire le sucre - Dans un poêlon ou dans une russe,mettre dans l’ordre l’eau puis le sucre. - Avant sa mise en cuisson,faire dissoudre le sucre dans l’eau en le remuant (afin d’éviter qu’un grain de sucre n’attache au fond du récipient). - Porter à ébullition le sirop. - Lors de la cuisson,à l’aide d’une petite écumoire,dépouiller la surface du sirop de ses mousses et de ses impuretés.A chaque opération,nettoyer l’écumoire en l’immergeant dans l’eau d’une calotte tenue à portée de main.De temps en temps nettoyer les bords de la russe avec un pinceau mouillé,afin d’éviter que les éclaboussures ne se solidifient sur les parois du récipients. - À l’aide du thermomètre à sucre,surveiller la température du sucre.Cuire le sucre au petit boulé à + 117 °C.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D5" t="inlineStr" s="14">
         <is>
           <t>Monter l’appareil à bombe - Au terme de la cuisson du sucre,fouetter les jaunes en première vitesse. - Verser le sucre cuit en filet sur les jaunes d’œufs,en prenant soin de ne pas en verser sur le fouet (le sucre se solidifierait au contacte des tiges du fouet et formerait des grains de sucre indésirables dans la crème au beurre). - En deuxième vitesse,fouetter vivement l’appareil,jusqu’à ce qu’il refroidisse,augmente de volume et qu’il soit de composition légère.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Monter la crème au beurre - Pendant le montage des jaunes,dans une bassine ou une calotte,mettre le beurre ramolli.Éventuellement,ramollir le beurre à la main protégée par un gant à usage unique. - Fouetter le beurre pour légèrement le blanchir et le faire foisonner.Cette méthode permet d’avoir un beurre à la même température que la bombe et facilite son incorporation à l’appareil à bombe. - Incorporer progressivement le beurre à l’appareil à bombe. - Corner les parois de la cuve en cours de montage. - Fouetter afin d’obtenir une crème homogène et onctueuse.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Parfumer la crème au beurre - En fin de montage de la crème,incorporer l’élément choisi pour parfumer la crème au beurre. - Pour le chocolat, faire fondre le chocolat au bain-marie ou au micro-ondes. Refroidir le chocolat avant de l’incorporer à la crème au beurre.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_225 · GRO.BASES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_225 · GRO.BASES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>"[BEURRER] "&amp;Procedure!D3</f>
         <v>[BEURRER] Préparations préliminaires - Ramollir le beurre.Réserver en attente d’utilisation. - Mettre les jaunes d’œufs dans la cuve du batteur. - Préparer le fouet du batteur en prévision de son utilisation au terme de la cuisson du sucre.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="17">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B7" t="str" s="14">
         <f>"[POÊLER] "&amp;Procedure!D4</f>
         <v>[POÊLER] Cuire le sucre - Dans un poêlon ou dans une russe,mettre dans l’ordre l’eau puis le sucre. - Avant sa mise en cuisson,faire dissoudre le sucre dans l’eau en le remuant (afin d’éviter qu’un grain de sucre n’attache au fond du récipient). - Porter à ébullition le sirop. - Lors de la cuisson,à l’aide d’une petite écumoire,dépouiller la surface du sirop de ses mousses et de ses impuretés.A chaque opération,nettoyer l’écumoire en l’immergeant dans l’eau d’une calotte tenue à portée de main.De temps en temps nettoyer les bords de la russe avec un pinceau mouillé,afin d’éviter que les éclaboussures ne se solidifient sur les parois du récipients. - À l’aide du thermomètre à sucre,surveiller la température du sucre.Cuire le sucre au petit boulé à + 117 °C.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>"[MONTER] "&amp;Procedure!D5</f>
         <v>[MONTER] Monter l’appareil à bombe - Au terme de la cuisson du sucre,fouetter les jaunes en première vitesse. - Verser le sucre cuit en filet sur les jaunes d’œufs,en prenant soin de ne pas en verser sur le fouet (le sucre se solidifierait au contacte des tiges du fouet et formerait des grains de sucre indésirables dans la crème au beurre). - En deuxième vitesse,fouetter vivement l’appareil,jusqu’à ce qu’il refroidisse,augmente de volume et qu’il soit de composition légère.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>"[MONTER] "&amp;Procedure!D6</f>
         <v>[MONTER] Monter la crème au beurre - Pendant le montage des jaunes,dans une bassine ou une calotte,mettre le beurre ramolli.Éventuellement,ramollir le beurre à la main protégée par un gant à usage unique. - Fouetter le beurre pour légèrement le blanchir et le faire foisonner.Cette méthode permet d’avoir un beurre à la même température que la bombe et facilite son incorporation à l’appareil à bombe. - Incorporer progressivement le beurre à l’appareil à bombe. - Corner les parois de la cuve en cours de montage. - Fouetter afin d’obtenir une crème homogène et onctueuse.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>"[CRÉMER] "&amp;Procedure!D7</f>
         <v>[CRÉMER] Parfumer la crème au beurre - En fin de montage de la crème,incorporer l’élément choisi pour parfumer la crème au beurre. - Pour le chocolat, faire fondre le chocolat au bain-marie ou au micro-ondes. Refroidir le chocolat avant de l’incorporer à la crème au beurre.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="18">
         <v>21</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="10">