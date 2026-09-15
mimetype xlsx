--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>GANACHE AU CHOCOLAT</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_224</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Préparations de base collectivité (GRO.BASES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,336 +79,375 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:04</t>
+    <t>15/09/2026 13:56</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
-    <t>COUV-RUBIS</t>
-[...2 lines deleted...]
-    <t>Couverture ruby (chocolat rose)</t>
+    <t>CALLEBAUT-811</t>
+  </si>
+  <si>
+    <t>Callebaut 811 (couverture noire 54,5% cacao)</t>
   </si>
   <si>
     <t>Chocolats de couverture</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>CRE-FRAICHE-LI</t>
-[...2 lines deleted...]
-    <t>Crème fraîche liquide 15% MG allégée</t>
+    <t>CRE-LIQUIDE-30</t>
+  </si>
+  <si>
+    <t>Crème liquide 30% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Couverture ruby (chocolat rose)</t>
+    <t xml:space="preserve">    ↳ GANACHE ORDINAIRE 1ERE RECETTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Callebaut 811 (couverture noire 54,5% cacao)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
+    <t xml:space="preserve">        ↳ Crème liquide 30% MG UHT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ GANACHE ORDINAIRE 2EME RECETTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Lait entier UHT 3,5% MG brique 1L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ GANACHE BEURREE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
     <t>CONCASSER</t>
   </si>
   <si>
     <t>Préparations préliminaires - Concasser le chocolat en petits morceaux. g E</t>
   </si>
   <si>
     <t>BATTRE</t>
   </si>
   <si>
     <t>5 min (repos)</t>
   </si>
   <si>
+    <t>GANACHE ORDINAIRE 1ERE RECETTE</t>
+  </si>
+  <si>
+    <t>Aucune procédure rédigée pour cette fiche.</t>
+  </si>
+  <si>
+    <t>GANACHE ORDINAIRE 2EME RECETTE</t>
+  </si>
+  <si>
+    <t>GANACHE BEURREE</t>
+  </si>
+  <si>
     <t>Fiche technique — GANACHE AU CHOCOLAT</t>
   </si>
   <si>
     <t>GANACHE AU CHOCOLAT  GRO_CDC_224</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
+  </si>
+  <si>
+    <t>↳ GANACHE ORDINAIRE 1ERE RECETTE  GRO_CDC_224A</t>
+  </si>
+  <si>
+    <t>↳ GANACHE ORDINAIRE 2EME RECETTE  GRO_CDC_224B</t>
+  </si>
+  <si>
+    <t>↳ GANACHE BEURREE  GRO_CDC_224C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF777777"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
@@ -471,79 +510,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>49.845</v>
+        <v>1.18145</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.49845</v>
+        <v>0.0118145</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>49.845</v>
+        <v>1.18145</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -637,161 +676,161 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>0.06</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2</v>
+        <v>0.06</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*22</f>
-        <v>44</v>
+        <f>E7*18</f>
+        <v>1.08</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>0.6</v>
+        <v>0.006</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.6</v>
+        <v>0.006</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="4">
         <f>E8*5.2</f>
-        <v>3.12</v>
+        <v>0.0312</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
-        <v>1</v>
+        <v>0.025</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>1</v>
+        <v>0.025</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*2.2</f>
-        <v>2.2</v>
+        <f>E9*2.6</f>
+        <v>0.065</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.5</v>
+        <v>0.005</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.5</v>
+        <v>0.005</v>
       </c>
       <c r="F10" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="4">
         <f>E10*1.05</f>
-        <v>0.525</v>
+        <v>0.00525</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s" s="3">
         <v>45</v>
       </c>
       <c r="G11" s="12">
         <f>SUM(G7:G10)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>46</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>47</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>48</v>
       </c>
@@ -811,320 +850,568 @@
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>50</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D3" s="11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" t="s">
         <v>54</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="11">
-        <v>1</v>
+        <v>0.02</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D5" s="11">
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" s="11">
+        <v>1</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>2</v>
+      </c>
+      <c r="B7" t="s">
         <v>53</v>
       </c>
-      <c r="D6" s="11">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="C7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D7" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E7" t="s">
         <v>34</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F7" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>2</v>
+      </c>
+      <c r="B8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" s="11">
+        <v>0.005</v>
+      </c>
+      <c r="E8" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.005</v>
+      </c>
+      <c r="E9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" s="11">
+        <v>1</v>
+      </c>
+      <c r="E10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.02</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.01</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.006</v>
+      </c>
+      <c r="E13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D3" t="s" s="13">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Préparer la ganache - Dans la cuve du batteur,mettre le chocolat concassé. S - Dans une russe,porter à ébullition la crème fleurette. - Verser la crème bouillante sur le chocolat concassé dans la cuve du batteur. - Au fouet,en première vitesse,lisser et refroidir la masse.En refroidissant la masse g s’épaissit. - En troisième vitesse,battre la ganache pendant 5 minutes. Pour la deuxième recette - Faire bouillir séparément le lait et la crème. - Mélanger le lait et la crème et verser le tout sur le chocolat. - Suivre la même méthode que la recette ci-dessus. Pour la ganache beurrée - En fin du montage de la ganache,incorporer le beurre en pommade. - Monter la ganache. - En fin de montage,la ganache doit avoir un aspect lisse,brillant et une consistance onctueuse et ferme. NB :une ganache c’est un chocolat que l’on rend crémeux,onctueux et parfumé. - Les ganaches sont à parfumer dès qu’elles sont montées. - On peut parfumer les ganaches avec différents parfums que l’on infuse dans le lait ou la crème. Exemples : le thé à la bergamote,le miel,le café,les feuilles de menthe,la vanille, etc.,ou l’ajout d’alcool,Grand Marnier,kirsch,etc.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4" t="s">
-        <v>67</v>
-      </c>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D9"/>
+  <dimension ref="A1:D18"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_224 · GRO.BASES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_224 · GRO.BASES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D2</f>
         <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sélectionner le matériel nécessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles. R</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>"[CONCASSER] "&amp;Procedure!D3</f>
         <v>[CONCASSER] Préparations préliminaires - Concasser le chocolat en petits morceaux. g E</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7" t="s" s="16">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B7" t="str" s="13">
         <f>"[BATTRE] "&amp;Procedure!D4</f>
         <v>[BATTRE] Préparer la ganache - Dans la cuve du batteur,mettre le chocolat concassé. S - Dans une russe,porter à ébullition la crème fleurette. - Verser la crème bouillante sur le chocolat concassé dans la cuve du batteur. - Au fouet,en première vitesse,lisser et refroidir la masse.En refroidissant la masse g s’épaissit. - En troisième vitesse,battre la ganache pendant 5 minutes. Pour la deuxième recette - Faire bouillir séparément le lait et la crème. - Mélanger le lait et la crème et verser le tout sur le chocolat. - Suivre la même méthode que la recette ci-dessus. Pour la ganache beurrée - En fin du montage de la ganache,incorporer le beurre en pommade. - Monter la ganache. - En fin de montage,la ganache doit avoir un aspect lisse,brillant et une consistance onctueuse et ferme. NB :une ganache c’est un chocolat que l’on rend crémeux,onctueux et parfumé. - Les ganaches sont à parfumer dès qu’elles sont montées. - On peut parfumer les ganaches avec différents parfums que l’on infuse dans le lait ou la crème. Exemples : le thé à la bergamote,le miel,le café,les feuilles de menthe,la vanille, etc.,ou l’ajout d’alcool,Grand Marnier,kirsch,etc.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="17">
-        <v>21</v>
+      <c r="A9" t="s" s="15">
+        <v>80</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s" s="17">
+        <v>72</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="15">
+        <v>81</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s" s="17">
+        <v>72</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="15">
+        <v>82</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s" s="17">
+        <v>72</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="18">
+        <v>21</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="7">
+  <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="A9:D9"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="A18:D18"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>GANACHE AU CHOCOLAT</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>