--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -29,75 +29,75 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
-    <t>COUV-RUBIS</t>
-[...2 lines deleted...]
-    <t>Couverture ruby (chocolat rose)</t>
+    <t>CALLEBAUT-811</t>
+  </si>
+  <si>
+    <t>Callebaut 811 (couverture noire 54,5% cacao)</t>
   </si>
   <si>
     <t>Chocolats de couverture</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>CRE-FRAICHE-LI</t>
-[...2 lines deleted...]
-    <t>Crème fraîche liquide 15% MG allégée</t>
+    <t>CRE-LIQUIDE-30</t>
+  </si>
+  <si>
+    <t>Crème liquide 30% MG UHT</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
@@ -204,129 +204,129 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
-        <v>2</v>
+        <v>0.06</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
-        <v>44</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
-        <v>0.6</v>
+        <v>0.006</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="4">
-        <v>3.12</v>
+        <v>0.0312</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3">
-        <v>1</v>
+        <v>0.025</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="4">
-        <v>2.2</v>
+        <v>0.065</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3">
-        <v>0.5</v>
+        <v>0.005</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="4">
-        <v>0.525</v>
+        <v>0.0053</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6" t="s" s="5">
         <v>20</v>
       </c>
       <c r="F6" s="6">
-        <v>49.85</v>
+        <v>1.18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>GANACHE AU CHOCOLAT</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>