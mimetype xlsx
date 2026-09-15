--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -62,54 +62,54 @@
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre glace tamisé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Sucres et édulcorants</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ VANILLE (baton)</t>
-[...2 lines deleted...]
-    <t>Eléments divers</t>
+    <t xml:space="preserve">    ↳ Extrait de vanille alcoolisé</t>
+  </si>
+  <si>
+    <t>Spiritueux et liqueurs cuisine</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
@@ -227,51 +227,51 @@
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="3">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="3">
-        <v>600</v>
+        <v>0.3</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="3">
         <v>0.02</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">