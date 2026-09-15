--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -71,69 +71,69 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Levure chimique (poudre à lever)</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
+    <t xml:space="preserve">    ↳ Oeuf entier liquide pasteurisé</t>
+  </si>
+  <si>
+    <t>Ovoproduits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Extrait de vanille alcoolisé</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>Ovoproduits</t>
-[...11 lines deleted...]
-    <t>Eléments divers</t>
+    <t>Spiritueux et liqueurs cuisine</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
@@ -314,91 +314,91 @@
       </c>
       <c r="D6" s="3">
         <v>0.06</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="3">
         <v>0.75</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="3">
         <v>0.015</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="3">
         <v>0.01</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>PÂTE SABLÉE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>