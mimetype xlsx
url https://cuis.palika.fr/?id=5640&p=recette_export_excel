--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:50</t>
+    <t>15/09/2026 14:37</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -163,102 +163,102 @@
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
-    <t>LEV-CHIMIQUE</t>
-[...2 lines deleted...]
-    <t>Levure chimique (poudre à lever)</t>
+    <t>LEV-FRAICHE</t>
+  </si>
+  <si>
+    <t>Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ EAU</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Levure chimique (poudre à lever)</t>
+    <t xml:space="preserve">    ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Origan séché</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
@@ -519,79 +519,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>12.9615</v>
+        <v>16.3115</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.129615</v>
+        <v>0.163115</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>12.9615</v>
+        <v>16.3115</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -785,87 +785,87 @@
         <v>12.5</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>12.5</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="4">
         <f>E10*0.56</f>
         <v>7</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>0.5</v>
+        <v>1.25</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.5</v>
+        <v>1.25</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="4">
         <f>E11*5.8</f>
-        <v>2.9</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="9">
         <v>0.5</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F12" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*4.2</f>
-        <v>2.1</v>
+        <f>E12*2.2</f>
+        <v>1.1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.19</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.19</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="4">
         <f>E13*0.35</f>
         <v>0.0665</v>
@@ -977,51 +977,51 @@
       </c>
       <c r="C4" t="s">
         <v>62</v>
       </c>
       <c r="D4" s="11">
         <v>7.5</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>64</v>
       </c>
       <c r="C5" t="s">
         <v>62</v>
       </c>
       <c r="D5" s="11">
-        <v>0.5</v>
+        <v>1.25</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>65</v>
       </c>
       <c r="C6" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="11">
         <v>0.5</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">