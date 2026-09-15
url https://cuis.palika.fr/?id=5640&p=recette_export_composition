--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -68,51 +68,51 @@
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ EAU</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Levure chimique (poudre à lever)</t>
+    <t xml:space="preserve">    ↳ Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Origan séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
 </sst>
 </file>
 
@@ -271,51 +271,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="3">
         <v>7.5</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="3">
-        <v>0.5</v>
+        <v>1.25</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="3">
         <v>0.5</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">