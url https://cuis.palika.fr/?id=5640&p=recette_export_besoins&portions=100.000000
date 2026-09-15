--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -80,54 +80,54 @@
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
-    <t>LEV-CHIMIQUE</t>
-[...2 lines deleted...]
-    <t>Levure chimique (poudre à lever)</t>
+    <t>LEV-FRAICHE</t>
+  </si>
+  <si>
+    <t>Levure fraîche de boulanger</t>
   </si>
   <si>
     <t>Levures et agents levants</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -314,109 +314,109 @@
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="4">
         <v>12.5</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="4">
-        <v>0.5</v>
+        <v>1.25</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5">
-        <v>2.9</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="4">
         <v>0.5</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="5">
-        <v>2.1</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="4">
         <v>0.19</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="5">
         <v>0.0665</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="6">
         <v>29</v>
       </c>
       <c r="F9" s="7">
-        <v>12.96</v>
+        <v>16.31</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>PÂTE À PIZZA</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>