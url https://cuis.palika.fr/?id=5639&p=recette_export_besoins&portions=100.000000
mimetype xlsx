--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,128 +9,131 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
+    <t>00000048</t>
+  </si>
+  <si>
+    <t>BEURRE</t>
+  </si>
+  <si>
+    <t>Produits frais</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>00000047</t>
+  </si>
+  <si>
+    <t>OEUF A3 (PRIX)</t>
+  </si>
+  <si>
+    <t>Produits laitiers</t>
+  </si>
+  <si>
+    <t>pc</t>
+  </si>
+  <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>RNME101466</t>
-[...10 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
-    <t>RNM57224806</t>
-[...16 lines deleted...]
-  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
+  </si>
+  <si>
+    <t>SUC-BLANC</t>
+  </si>
+  <si>
+    <t>Sucre blanc cristal sac 25 kg</t>
+  </si>
+  <si>
+    <t>Sucres et édulcorants</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -225,169 +228,169 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="3">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="4">
-        <v>2</v>
+        <v>0.8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="5">
-        <v>0.006</v>
+        <v>3.1611</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s">
+      <c r="A3" t="s" s="3">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="4">
-        <v>0.1</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="5">
-        <v>0.27</v>
+        <v>8.64</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="s">
+      <c r="A4" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F4" s="5">
-        <v>0.56</v>
+        <v>0.006</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" s="4">
         <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5" s="5">
-        <v>3.5</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D6" s="4">
-        <v>1.5</v>
+        <v>0.04</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F6" s="5">
-        <v>4.8</v>
+        <v>0.014</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D7" s="4">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F7" s="5">
-        <v>0.007</v>
+        <v>0.082</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" s="7">
-        <v>9.14</v>
+        <v>12.46</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>PÂTE À CHOUX</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>