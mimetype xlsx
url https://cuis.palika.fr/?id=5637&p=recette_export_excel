--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>PESTO</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_210</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces collectivité (GRO.SAUCES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,234 +79,180 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 01:56</t>
+    <t>15/09/2026 16:06</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
-    <t>00000873</t>
-[...5 lines deleted...]
-    <t>Eléments divers</t>
+    <t>RNME101484</t>
+  </si>
+  <si>
+    <t>Pignons de pin sachet 1kg</t>
+  </si>
+  <si>
+    <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>RNME1014103</t>
-[...5 lines deleted...]
-    <t>Boissons</t>
+    <t>HUI-OLIVE-VP</t>
+  </si>
+  <si>
+    <t>Huile d'olive vierge pure</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>RNME101484</t>
-[...34 lines deleted...]
-  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00815</t>
+  </si>
+  <si>
+    <t>Basilic IQF</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Basilic IQF</t>
+  </si>
+  <si>
+    <t>matiere</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
-    <t>matiere</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Pignons de pin sachet 1kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Huile d'olive vierge pure</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
-[...10 lines deleted...]
-  <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>METTRE EN PLACE</t>
-[...17 lines deleted...]
-    <t>Servir - Servir la confiture d’oignons en accompagnement d’un foie gras. - Faire des quenelles à l’aide de deux cuillères. 223355</t>
+    <t>Preparations preliminaires - Deconditionner l ail surgele suivant la procedure. Laver et desinfecter les feuilles de basilic suivant la procedure.</t>
+  </si>
+  <si>
+    <t>Suggestions - On peut ajouter 300/400 g de parmesan. Cette preparation sert a condimenter les pates.</t>
   </si>
   <si>
     <t>Fiche technique — PESTO</t>
   </si>
   <si>
     <t>PESTO  GRO_CDC_210</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
@@ -387,66 +333,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -519,106 +462,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>56.652375</v>
+        <v>36.373</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.56652375</v>
+        <v>0.36373</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>56.652375</v>
+        <v>36.373</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -675,650 +618,505 @@
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>26</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
+      <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>0.05</v>
+        <v>0.4</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.05</v>
+        <v>0.4</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*30.9875</f>
-        <v>1.549375</v>
+        <f>E7*54.41</f>
+        <v>21.764</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*4.67</f>
-        <v>4.67</v>
+        <f>E8*5.8</f>
+        <v>8.7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.4</v>
+        <v>0.15</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.4</v>
+        <v>0.15</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*54.41</f>
-        <v>21.764</v>
+        <f>E9*9.26</f>
+        <v>1.389</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D10" s="9">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*5.8</f>
-        <v>8.7</v>
+        <f>E10*11.3</f>
+        <v>4.52</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="s">
-[...83 lines deleted...]
-        <f>SUM(G7:G13)</f>
+      <c r="A11"/>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11" t="s" s="3">
+        <v>44</v>
+      </c>
+      <c r="G11" s="12">
+        <f>SUM(G7:G10)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D3" s="11">
-        <v>0.15</v>
+        <v>0.4</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="C4" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D4" s="11">
-        <v>0.4</v>
+        <v>0.15</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D5" s="11">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D6" s="11">
-        <v>4</v>
+        <v>1.5</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
-[...18 lines deleted...]
-      <c r="F7" t="s">
         <v>37</v>
-      </c>
-[...38 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>74</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="inlineStr" s="14">
+      <c r="C2"/>
+      <c r="D2" t="inlineStr" s="13">
         <is>
-          <t>Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sé11le cbbtaaionccn eGGr NNle m11//a11té rHHie l 66n55écessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
+          <t>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel. Desinfecter le materiel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3" t="s" s="14"/>
+      <c r="C3"/>
+      <c r="D3" t="s" s="13">
+        <v>62</v>
+      </c>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="inlineStr" s="14">
+      <c r="C4"/>
+      <c r="D4" t="inlineStr" s="13">
         <is>
-          <t>Confectionner la confiture d’oignons - Dans un rondeau,faire suer et légèrement dorer les oignons à l’huile. - Mouiller avec le vin rouge et le sirop de grenadine. - Ajouter le gingembre et les quatre épices.Saler légèrement. - Laisser compoter les oignons à feu doux. - Au terme de la cuisson,ajouter le miel et le vinaigre. - Laisser mijoter quelques instants. - Débarrasser la confiture d’oignons dans un bac GN 1/1 H 65. - Refroidir suivant la procédure. - Filmer et réserver au froid.</t>
+          <t>Confectionner le pesto - Au cutter, hacher finement les pignons, les feuilles de basilic, le sel et l ail. Debarrasser les elements haches dans une calotte. Dans la calotte, au fouet, incorporer l huile d olive aux elements haches comme pour une mayonnaise. On peut aussi mixer et monter tous les elements dans le cutter, si sa capacite est assez grande. Reserver le pesto dans une calotte. Filmer. Inscrire sur le couvercle la tracabilite des produits et la date de preparation. Reserver au froid en attente d utilisation.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E4" t="s" s="13"/>
+      <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+      <c r="C5"/>
+      <c r="D5" t="s" s="13">
+        <v>63</v>
+      </c>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:D10"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>82</v>
+        <v>64</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_210 · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_210 · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>83</v>
+      <c r="A4" t="s" s="15">
+        <v>65</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...4 lines deleted...]
-        <v>[METTRE EN PLACE] Mise en place du poste de travail - Vérifier les D.L.C.,peser les denrées,sé11le cbbtaaionccn eGGr NNle m11//a11té rHHie l 66n55écessaire. - Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
+      <c r="A5" t="s" s="16">
+        <v>66</v>
+      </c>
+      <c r="B5" t="str" s="13">
+        <f>Procedure!D2</f>
+        <v>Mise en place du poste de travail - Verifier les DLC, peser les denrees, selectionner le materiel. Desinfecter le materiel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...4 lines deleted...]
-        <v>[ÉMONDER] Préparations préliminaires - Peler et désinfecter le gingembre. - Tailler en brunoise le gingembre.Réserver au froid en attente d’utilisation.</v>
+      <c r="A6" t="s" s="16">
+        <v>67</v>
+      </c>
+      <c r="B6" t="str" s="13">
+        <f>Procedure!D3</f>
+        <v>Preparations preliminaires - Deconditionner l ail surgele suivant la procedure. Laver et desinfecter les feuilles de basilic suivant la procedure.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-[...4 lines deleted...]
-        <v>[CONFECTIONNER] Confectionner la confiture d’oignons - Dans un rondeau,faire suer et légèrement dorer les oignons à l’huile. - Mouiller avec le vin rouge et le sirop de grenadine. - Ajouter le gingembre et les quatre épices.Saler légèrement. - Laisser compoter les oignons à feu doux. - Au terme de la cuisson,ajouter le miel et le vinaigre. - Laisser mijoter quelques instants. - Débarrasser la confiture d’oignons dans un bac GN 1/1 H 65. - Refroidir suivant la procédure. - Filmer et réserver au froid.</v>
+      <c r="A7" t="s" s="16">
+        <v>68</v>
+      </c>
+      <c r="B7" t="str" s="13">
+        <f>Procedure!D4</f>
+        <v>Confectionner le pesto - Au cutter, hacher finement les pignons, les feuilles de basilic, le sel et l ail. Debarrasser les elements haches dans une calotte. Dans la calotte, au fouet, incorporer l huile d olive aux elements haches comme pour une mayonnaise. On peut aussi mixer et monter tous les elements dans le cutter, si sa capacite est assez grande. Reserver le pesto dans une calotte. Filmer. Inscrire sur le couvercle la tracabilite des produits et la date de preparation. Reserver au froid en attente d utilisation.</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
-[...4 lines deleted...]
-        <v>[SERVIR] Servir - Servir la confiture d’oignons en accompagnement d’un foie gras. - Faire des quenelles à l’aide de deux cuillères. 223355</v>
+      <c r="A8" t="s" s="16">
+        <v>69</v>
+      </c>
+      <c r="B8" t="str" s="13">
+        <f>Procedure!D5</f>
+        <v>Suggestions - On peut ajouter 300/400 g de parmesan. Cette preparation sert a condimenter les pates.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="18">
+      <c r="A10" t="s" s="17">
         <v>21</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>