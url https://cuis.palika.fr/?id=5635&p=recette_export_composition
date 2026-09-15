--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,155 +9,182 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>BEURRES COMPOSÉS</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
+    <t xml:space="preserve">    ↳ BEURRE MAÎTRE D'HÔTEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Persil haché IQF</t>
+    <t xml:space="preserve">        ↳ Persil haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Poivre noir moulu</t>
+    <t xml:space="preserve">        ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CITRON PULCO (JUS)</t>
+    <t xml:space="preserve">        ↳ CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>FRUIT FRAIS</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Vin rouge de cuisson (table)</t>
+    <t xml:space="preserve">    ↳ BEURRE MARCHAND DE VIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Vin rouge de cuisson (table)</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Échalotes émincées 4G</t>
+    <t xml:space="preserve">        ↳ Échalotes émincées 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Curry en poudre</t>
+    <t xml:space="preserve">    ↳ BEURRE COLBERT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ ESTRAGON France botte</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Glace de viande</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ BEURRE AU CURRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Curry en poudre</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ GINGEMBRE EN POUDRE</t>
+    <t xml:space="preserve">        ↳ GINGEMBRE EN POUDRE</t>
   </si>
   <si>
     <t>Eléments divers</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ CIBOULETTE France botte</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">    ↳ CERFEUIL France botte</t>
+    <t xml:space="preserve">    ↳ BEURRE VERT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CIBOULETTE France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ citronnelle</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
@@ -188,51 +215,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
@@ -252,280 +279,760 @@
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="3">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D3" s="3">
-        <v>2.5</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="3">
+        <v>0.025</v>
+      </c>
+      <c r="E4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="3">
+        <v>0.003</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" t="s">
         <v>16</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="3">
+        <v>0.001</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="3">
+        <v>0</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="3">
+        <v>0.002</v>
+      </c>
+      <c r="E8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" t="s">
         <v>23</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D9" s="3">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D10" s="3">
-        <v>0.03</v>
+        <v>0.025</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D11" s="3">
-        <v>0.006</v>
+        <v>0.05</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D12" s="3">
-        <v>0.1</v>
+        <v>0.004</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D13" s="3">
-        <v>0.1</v>
+        <v>0.003</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F13" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
+        <v>2</v>
+      </c>
+      <c r="B14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="3">
+        <v>0.001</v>
+      </c>
+      <c r="E14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="3">
+        <v>0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
         <v>1</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="3">
+        <v>1</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>2</v>
+      </c>
+      <c r="B17" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="3">
+        <v>0.025</v>
+      </c>
+      <c r="E17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>2</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="3">
+        <v>0.002</v>
+      </c>
+      <c r="E18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="3">
+        <v>0.033</v>
+      </c>
+      <c r="E19" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="3">
+        <v>0.001</v>
+      </c>
+      <c r="E20" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="3">
+        <v>0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>2</v>
+      </c>
+      <c r="B22" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="3">
+        <v>0.001</v>
+      </c>
+      <c r="E22" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>2</v>
+      </c>
+      <c r="B23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="3">
+        <v>0.001</v>
+      </c>
+      <c r="E23" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="3">
+        <v>1</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
         <v>11</v>
       </c>
-      <c r="D14" s="3">
-[...5 lines deleted...]
-      <c r="F14" t="s">
+      <c r="C25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" s="3">
+        <v>0.025</v>
+      </c>
+      <c r="E25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2</v>
+      </c>
+      <c r="B26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="3">
+        <v>0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2</v>
+      </c>
+      <c r="B27" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" s="3">
+        <v>0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>2</v>
+      </c>
+      <c r="B28" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="3">
+        <v>0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>1</v>
+      </c>
+      <c r="B29" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="3">
+        <v>1</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>2</v>
+      </c>
+      <c r="B30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="3">
+        <v>0.025</v>
+      </c>
+      <c r="E30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="3">
+        <v>0.002</v>
+      </c>
+      <c r="E31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="3">
+        <v>0.033</v>
+      </c>
+      <c r="E32" t="s">
+        <v>31</v>
+      </c>
+      <c r="F32" t="s">
         <v>32</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="3">
+        <v>0.033</v>
+      </c>
+      <c r="E33" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>2</v>
+      </c>
+      <c r="B34" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="3">
+        <v>0.033</v>
+      </c>
+      <c r="E34" t="s">
+        <v>31</v>
+      </c>
+      <c r="F34" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>43</v>
+      </c>
+      <c r="C35" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="3">
+        <v>0.001</v>
+      </c>
+      <c r="E35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>2</v>
+      </c>
+      <c r="B36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="3">
+        <v>0.005</v>
+      </c>
+      <c r="E36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>2</v>
+      </c>
+      <c r="B37" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="3">
+        <v>0.001</v>
+      </c>
+      <c r="E37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>2</v>
+      </c>
+      <c r="B38" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="3">
+        <v>0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>BEURRES COMPOSÉS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>