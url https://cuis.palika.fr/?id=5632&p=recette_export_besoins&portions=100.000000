--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,236 +9,290 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="81">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>00000054</t>
   </si>
   <si>
     <t>CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>FRUIT FRAIS</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>CONS-CÂPRE</t>
   </si>
   <si>
     <t>Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>CONS-CORNICHON</t>
   </si>
   <si>
     <t>Cornichons fins au vinaigre bocal</t>
   </si>
   <si>
-    <t>EPI-PIMENT-CAYE</t>
-[...2 lines deleted...]
-    <t>Piment de Cayenne</t>
+    <t>VINAI-HYDROMEL</t>
+  </si>
+  <si>
+    <t>Vinaigre hydromel</t>
+  </si>
+  <si>
+    <t>PIMENT-VERT</t>
+  </si>
+  <si>
+    <t>Piment vert frais — à réactualiser</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>EPI-SAFRAN</t>
   </si>
   <si>
     <t>Safran filaments (Iran)</t>
   </si>
   <si>
+    <t>00POT_MP033</t>
+  </si>
+  <si>
+    <t>Vinaigre de Xérès</t>
+  </si>
+  <si>
+    <t>Épicerie</t>
+  </si>
+  <si>
     <t>RNME101411</t>
   </si>
   <si>
     <t>Moutarde de Dijon seau 5kg</t>
   </si>
   <si>
     <t>Assaisonnements et corps gras</t>
   </si>
   <si>
-    <t>RNME101406</t>
-[...7 lines deleted...]
-  <si>
     <t>RNME101484</t>
   </si>
   <si>
     <t>Pignons de pin sachet 1kg</t>
   </si>
   <si>
     <t>Pâtisserie épicerie sucrée</t>
   </si>
   <si>
     <t>RNME101466</t>
   </si>
   <si>
     <t>Sucre poudre sac 1kg</t>
   </si>
   <si>
     <t>HUI-OLIVE-VP</t>
   </si>
   <si>
     <t>Huile d'olive vierge pure</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
-    <t>HUI-NOIX</t>
-[...2 lines deleted...]
-    <t>Huile de noix vierge</t>
+    <t>HUI-COLZA</t>
+  </si>
+  <si>
+    <t>Huile de colza raffinée vrac</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>RNM57224435</t>
   </si>
   <si>
     <t>CRÈME FRAÎCHE épaisse 30% MG 5 litres</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
+    <t>RNM57224439</t>
+  </si>
+  <si>
+    <t>YAOURT nature basique demi écrémé pot 125g</t>
+  </si>
+  <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>FROM-BLANC-0</t>
   </si>
   <si>
     <t>Fromage blanc 0% MG</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>FROM-PARMESAN</t>
   </si>
   <si>
     <t>Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
+    <t>RNM0310155</t>
+  </si>
+  <si>
+    <t>ROQUEFORT AOC</t>
+  </si>
+  <si>
+    <t>Fromages</t>
+  </si>
+  <si>
+    <t>MIX-HERB-CPE</t>
+  </si>
+  <si>
+    <t>Cerfeuil Persil Estragon frais haches</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>MIX-HERB-PCC</t>
+  </si>
+  <si>
+    <t>Persil Ciboulette Cerfeuil frais haches</t>
+  </si>
+  <si>
+    <t>RAIFORT-FRAIS</t>
+  </si>
+  <si>
+    <t>Raifort frais</t>
+  </si>
+  <si>
     <t>MIEL-TOURNESOL</t>
   </si>
   <si>
     <t>Miel de tournesol cristallisé</t>
   </si>
   <si>
     <t>Miels et produits de la ruche</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>VINAIGRE-VIN</t>
+  </si>
+  <si>
+    <t>Vinaigre de vin rouge</t>
+  </si>
+  <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00815</t>
+  </si>
+  <si>
+    <t>Basilic IQF</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -286,496 +340,656 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="3">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="4">
-        <v>0.25</v>
+        <v>0.006</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="5">
-        <v>0.9185</v>
+        <v>0.0202</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="4">
-        <v>0.3</v>
+        <v>0.003</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="5">
-        <v>1.86</v>
+        <v>0.0186</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="4">
-        <v>0.4</v>
+        <v>0.004</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="5">
-        <v>1.52</v>
+        <v>0.0152</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D5" s="4">
-        <v>0.002</v>
+        <v>0</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5" s="5">
-        <v>0.0196</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="4">
-        <v>0.012</v>
+        <v>0</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="5">
-        <v>0.15</v>
+        <v>0.0001</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D7" s="4">
-        <v>0.006</v>
+        <v>0.001</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="5">
-        <v>16.8</v>
+        <v>0.0082</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D8" s="4">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="5">
-        <v>0.4452</v>
+        <v>0.168</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="4">
-        <v>0.75</v>
+        <v>0.008</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F9" s="5">
-        <v>1.3425</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s">
         <v>29</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>30</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>0.5</v>
+        <v>0.004</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="5">
-        <v>27.205</v>
+        <v>0.0165</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
         <v>32</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>33</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="4">
-        <v>0.05</v>
+        <v>0.008</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="5">
-        <v>0.135</v>
+        <v>0.4081</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D12" s="4">
-        <v>2</v>
+        <v>0.001</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F12" s="5">
-        <v>11.6</v>
+        <v>0.0014</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" t="s">
         <v>37</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="4">
-        <v>1</v>
+        <v>0.02</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="5">
-        <v>12.5</v>
+        <v>0.116</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14" s="4">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="5">
-        <v>0.2625</v>
+        <v>0.022</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D15" s="4">
-        <v>1.5</v>
+        <v>0.118</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F15" s="5">
-        <v>10.62</v>
+        <v>0.1234</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
         <v>45</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" s="4">
+        <v>0.003</v>
+      </c>
+      <c r="E16" t="s">
         <v>46</v>
       </c>
-      <c r="C16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="5">
-        <v>2.2</v>
+        <v>0.0212</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" t="s">
         <v>48</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D17" s="4">
-        <v>3</v>
+        <v>0.64</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="F17" s="5">
-        <v>7.2</v>
+        <v>0.3008</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" t="s">
         <v>51</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="4">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F18" s="5">
-        <v>2.9</v>
+        <v>0.022</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" t="s">
         <v>53</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>54</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="4">
-        <v>0.4</v>
+        <v>0.03</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="5">
-        <v>2.6</v>
+        <v>0.072</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" t="s">
         <v>56</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D20" s="4">
-        <v>0.015</v>
+        <v>0.002</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="5">
-        <v>0.0052</v>
+        <v>0.029</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" t="s">
         <v>59</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" s="4">
+        <v>0.005</v>
+      </c>
+      <c r="E21" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="5">
+        <v>0.0955</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
         <v>60</v>
       </c>
-      <c r="C21" t="s">
+      <c r="B22" t="s">
         <v>61</v>
       </c>
-      <c r="D21" s="4">
-[...14 lines deleted...]
-      <c r="E22" t="s" s="6">
+      <c r="C22" t="s">
         <v>62</v>
       </c>
-      <c r="F22" s="7">
-        <v>101.21</v>
+      <c r="D22" s="4">
+        <v>0.002</v>
+      </c>
+      <c r="E22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>63</v>
+      </c>
+      <c r="B23" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" s="4">
+        <v>0.002</v>
+      </c>
+      <c r="E23" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C24" t="s">
+        <v>62</v>
+      </c>
+      <c r="D24" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="E24" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" s="4">
+        <v>0.004</v>
+      </c>
+      <c r="E25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="5">
+        <v>0.026</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" s="4">
+        <v>0.002</v>
+      </c>
+      <c r="E26" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="5">
+        <v>0.0007</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="4">
+        <v>0.018</v>
+      </c>
+      <c r="E27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="5">
+        <v>0.021</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="4">
+        <v>0.001</v>
+      </c>
+      <c r="E28" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="5">
+        <v>0.0093</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29" s="4">
+        <v>0.002</v>
+      </c>
+      <c r="E29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="5">
+        <v>0.0181</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30" t="s" s="6">
+        <v>80</v>
+      </c>
+      <c r="F30" s="7">
+        <v>1.62</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCES FROIDES DIVERSES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>