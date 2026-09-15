--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 04:03</t>
+    <t>15/09/2026 16:14</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -573,79 +573,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>13.55955</v>
+        <v>13.22355</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.1355955</v>
+        <v>0.1322355</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>13.55955</v>
+        <v>13.22355</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -739,62 +739,62 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>1</v>
+        <v>0.88</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>1</v>
+        <v>0.88</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
         <f>E7*2.8</f>
-        <v>2.8</v>
+        <v>2.464</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="12">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
         <v>5.85</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>5.85</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="4">
         <f>E8*0.003</f>
         <v>0.01755</v>
@@ -1091,54 +1091,54 @@
       </c>
       <c r="C2" t="s">
         <v>71</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>73</v>
       </c>
       <c r="C3" t="s">
         <v>74</v>
       </c>
       <c r="D3" s="11">
-        <v>1</v>
+        <v>0.88</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>75</v>
       </c>
       <c r="C4" t="s">
         <v>71</v>
       </c>
       <c r="D4" s="11">
         <v>6</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
         <v>76</v>
       </c>
     </row>