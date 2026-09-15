--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -47,72 +47,72 @@
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>SAUCE TOMATE</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Concentré de tomate double</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
+    <t>kg</t>
+  </si>
+  <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
-  </si>
-[...1 lines deleted...]
-    <t>kg</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ MARGARINE 60% MG 100% végétale pain 500g</t>
   </si>
   <si>
     <t>Produits laitiers et œufs</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
@@ -261,274 +261,274 @@
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="3">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="3">
-        <v>1</v>
+        <v>0.88</v>
       </c>
       <c r="E3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3">
         <v>6</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="3">
         <v>5.85</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="3">
         <v>0.15</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="3">
         <v>1.5</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="3">
         <v>0.2</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="3">
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="3">
         <v>0.015</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="3">
         <v>0.2</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="3">
         <v>0.1</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="3">
         <v>0.03</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="3">
         <v>0.01</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE TOMATE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>