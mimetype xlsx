--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="175">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_203</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces collectivité (GRO.SAUCES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
@@ -79,399 +79,654 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:42</t>
+    <t>15/09/2026 13:54</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût</t>
   </si>
   <si>
-    <t>MAYONNAISE</t>
-[...5 lines deleted...]
-    <t>Sauces et ketchup</t>
+    <t>CONS-CÂPRE</t>
+  </si>
+  <si>
+    <t>Câpres au vinaigre bocal</t>
+  </si>
+  <si>
+    <t>Conserves de légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>CONS-CÂPRE</t>
-[...7 lines deleted...]
-  <si>
     <t>CONS-CORNICHON</t>
   </si>
   <si>
     <t>Cornichons fins au vinaigre bocal</t>
   </si>
   <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
     <t>RNME101411</t>
   </si>
   <si>
     <t>Moutarde de Dijon seau 5kg</t>
   </si>
   <si>
     <t>Assaisonnements et corps gras</t>
   </si>
   <si>
+    <t>RNME101418</t>
+  </si>
+  <si>
+    <t>Vinaigre d'alcool blanc 1,5L</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
+    <t>MIX-HERB-CPE</t>
+  </si>
+  <si>
+    <t>Cerfeuil Persil Estragon frais haches</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM10350123</t>
+  </si>
+  <si>
+    <t>CRESSON France botte</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>00002070</t>
+  </si>
+  <si>
+    <t>épinards branches portions</t>
+  </si>
+  <si>
     <t>RNM27820123</t>
   </si>
   <si>
     <t>OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
-    <t>Légumes</t>
-[...1 lines deleted...]
-  <si>
     <t>RNM57230909</t>
   </si>
   <si>
     <t>POIVRON rouge Maroc cat.I gros</t>
   </si>
   <si>
     <t>MIEL-TOURNESOL</t>
   </si>
   <si>
     <t>Miel de tournesol cristallisé</t>
   </si>
   <si>
     <t>Miels et produits de la ruche</t>
   </si>
   <si>
-    <t>OVO-BLANC-LIQ</t>
-[...2 lines deleted...]
-    <t>Blanc d'oeuf liquide pasteurisé</t>
+    <t>OVO-JAUNE-LIQ</t>
+  </si>
+  <si>
+    <t>Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Huile de tournesol raffinée vrac</t>
+    <t xml:space="preserve">    ↳ SAUCE MAYONNAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Moutarde de Dijon seau 5kg</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
+    <t xml:space="preserve">        ↳ Vinaigre d'alcool blanc 1,5L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Piment de Cayenne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Moutarde de Dijon seau 5kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jaune d'oeuf liquide pasteurisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ SAUCE MAYONNAISE AU MIEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ SAUCE MAYONNAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Vinaigre d'alcool blanc 1,5L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Piment de Cayenne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Moutarde de Dijon seau 5kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ Jaune d'oeuf liquide pasteurisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Miel de tournesol cristallisé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ SAUCE RÉMOULADE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Câpres au vinaigre bocal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Cornichons fins au vinaigre bocal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Cerfeuil Persil Estragon frais haches</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ SAUCE ANDALOUSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ POIVRON rouge Maroc cat.I gros</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Tomates en dés surgelées IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ SAUCE TARTARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ OIGNON jaune France cat.I 60-80mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ SAUCE CHANTILLY (MAYONNAISE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Crème fraîche liquide 15% MG allégée</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ SAUCE VERTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Colorant Vert Végétal</t>
+  </si>
+  <si>
+    <t>Préparations de base cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ épinards branches portions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            ↳ CRESSON France botte</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>COLLER</t>
   </si>
   <si>
     <t>Voir La Cuisine de Collectivité (Grossmann &amp; Le Franc, BPI) pour la technique complète.</t>
   </si>
   <si>
+    <t>SAUCE MAYONNAISE AU MIEL</t>
+  </si>
+  <si>
+    <t>Comme la sauce mayonnaise de base. Mélanger le miel aux éléments du départ.</t>
+  </si>
+  <si>
+    <t>SAUCE RÉMOULADE</t>
+  </si>
+  <si>
+    <t>SAUCE ANDALOUSE</t>
+  </si>
+  <si>
+    <t>Incorporer à la mayonnaise de base les poivrons préalablement lavés, désinfectés, épépinés et taillés en petits cubes, ainsi que les dés de tomates décongelés.</t>
+  </si>
+  <si>
+    <t>SAUCE TARTARE</t>
+  </si>
+  <si>
+    <t>SAUCE CHANTILLY (MAYONNAISE)</t>
+  </si>
+  <si>
+    <t>SAUCE VERTE</t>
+  </si>
+  <si>
+    <t>Hacher finement tous les aromates. Incorporer les aromates hachés à la mayonnaise de base. Rectifier la couleur avec quelques gouttes de colorant (facultatif).</t>
+  </si>
+  <si>
+    <t>Cresson et épinards blanchis ou colorant vert alimentaire en quantité suffisante (non chiffré par le livre)</t>
+  </si>
+  <si>
+    <t>Colorant Vert Végétal</t>
+  </si>
+  <si>
+    <t>ÉPLUCHER</t>
+  </si>
+  <si>
+    <t>Éplucher, équeuter, trier et laver soigneusement les feuilles vertes (épinards, cresson, blettes, persil, cerfeuil, estragon).</t>
+  </si>
+  <si>
+    <t>MIXER</t>
+  </si>
+  <si>
+    <t>Les mixer très finement avec un peu d'eau afin de bien broyer les chloroplastes sphériques (granules à chlorophylle) pour en libérer la chlorophylle.</t>
+  </si>
+  <si>
+    <t>Extraire le jus vert ainsi obtenu en le pressant à l'aide d'une étamine.</t>
+  </si>
+  <si>
+    <t>CHAUFFER</t>
+  </si>
+  <si>
+    <t>70°C — ne pas dépasser</t>
+  </si>
+  <si>
+    <t>ÉGOUTTER</t>
+  </si>
+  <si>
+    <t>+3°C max</t>
+  </si>
+  <si>
     <t>Fiche technique — SAUCE MAYONNAISE</t>
   </si>
   <si>
     <t>SAUCE MAYONNAISE  GRO_CDC_203</t>
   </si>
   <si>
     <t>1.</t>
+  </si>
+  <si>
+    <t>↳ SAUCE MAYONNAISE  GRO_CDC_203A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Vinaigre d'alcool blanc 1,5L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Piment de Cayenne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Moutarde de Dijon seau 5kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jaune d'oeuf liquide pasteurisé</t>
+  </si>
+  <si>
+    <t>↳ SAUCE MAYONNAISE AU MIEL  GRO_CDC_203B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    SAUCE MAYONNAISE</t>
+  </si>
+  <si>
+    <t>↳ SAUCE RÉMOULADE  GRO_CDC_203C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Câpres au vinaigre bocal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Cornichons fins au vinaigre bocal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Cerfeuil Persil Estragon frais haches</t>
+  </si>
+  <si>
+    <t>↳ SAUCE ANDALOUSE  GRO_CDC_203D</t>
+  </si>
+  <si>
+    <t>↳ SAUCE TARTARE  GRO_CDC_203E</t>
+  </si>
+  <si>
+    <t>↳ SAUCE CHANTILLY (MAYONNAISE)  GRO_CDC_203F</t>
+  </si>
+  <si>
+    <t>↳ SAUCE VERTE  GRO_CDC_203G</t>
+  </si>
+  <si>
+    <t>↳ Colorant Vert Végétal  00SAU_REC043</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF777777"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:B18"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
@@ -534,106 +789,106 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>25.5139</v>
+        <v>0.484305</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.255139</v>
+        <v>0.00484305</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>25.5139</v>
+        <v>0.484305</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
@@ -700,747 +955,3105 @@
       </c>
       <c r="D6" t="s" s="2">
         <v>27</v>
       </c>
       <c r="E6" t="s" s="2">
         <v>28</v>
       </c>
       <c r="F6" t="s" s="2">
         <v>29</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="9">
-        <v>3.5</v>
+        <v>0.0025</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>3.5</v>
+        <v>0.0025</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*3.5</f>
-        <v>12.25</v>
+        <f>E7*6.2</f>
+        <v>0.0155</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D8" s="9">
-        <v>0.15</v>
+        <v>0.007</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.15</v>
+        <v>0.007</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*6.2</f>
-        <v>0.93</v>
+        <f>E8*3.8</f>
+        <v>0.0266</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>39</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.4</v>
+        <v>0.00007</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.4</v>
+        <v>0.00007</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*3.8</f>
-        <v>1.52</v>
+        <f>E9*9.8</f>
+        <v>0.000686</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D10" s="9">
-        <v>0.09</v>
+        <v>0.00042</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.09</v>
+        <v>0.00042</v>
       </c>
       <c r="F10" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*3.71</f>
-        <v>0.3339</v>
+        <f>E10*12.5</f>
+        <v>0.00525</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" t="s">
         <v>43</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>44</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>3</v>
+        <v>0.0072</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>3</v>
+        <v>0.0072</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*1.05</f>
-        <v>3.15</v>
+        <f>E11*3.71</f>
+        <v>0.026712</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D12" s="9">
-        <v>0.5</v>
+        <v>0.014</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.5</v>
+        <v>0.014</v>
       </c>
       <c r="F12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*2.2</f>
-        <v>1.1</v>
+        <f>E12*1.56</f>
+        <v>0.02184</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" t="s">
         <v>50</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="9">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.4</f>
-        <v>0.12</v>
+        <f>E13*1.05</f>
+        <v>0.2205</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
         <v>53</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>54</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>0.4</v>
+        <v>0.005</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.4</v>
+        <v>0.005</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*1.3</f>
-        <v>0.52</v>
+        <f>E14*2.2</f>
+        <v>0.011</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="9">
-        <v>0.4</v>
+        <v>0.0039</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.4</v>
+        <v>0.0039</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*6.5</f>
-        <v>2.6</v>
+        <f>E15*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D16" s="9">
-        <v>0.25</v>
+        <v>0.00003</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>0.25</v>
+        <v>0.00003</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*3.2</f>
-        <v>0.8</v>
+        <f>E16*1.65</f>
+        <v>0.00005</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s">
+      <c r="A17" t="s" s="12">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D17" s="9">
-        <v>0.75</v>
+        <v>0.00007</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.75</v>
+        <v>0.00007</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*2.92</f>
-        <v>2.19</v>
+        <f>E17*0</f>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18"/>
-[...4 lines deleted...]
-      <c r="F18" t="s" s="3">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" t="s">
         <v>64</v>
       </c>
-      <c r="G18" s="12">
-        <f>SUM(G7:G17)</f>
+      <c r="C18" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" s="9">
+        <v>0.003</v>
+      </c>
+      <c r="E18" s="11">
+        <f>D18*$B$2</f>
+        <v>0.003</v>
+      </c>
+      <c r="F18" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" s="4">
+        <f>E18*0.4</f>
+        <v>0.0012</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" s="9">
+        <v>0.004</v>
+      </c>
+      <c r="E19" s="11">
+        <f>D19*$B$2</f>
+        <v>0.004</v>
+      </c>
+      <c r="F19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G19" s="4">
+        <f>E19*1.3</f>
+        <v>0.0052</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" s="9">
+        <v>0.004</v>
+      </c>
+      <c r="E20" s="11">
+        <f>D20*$B$2</f>
+        <v>0.004</v>
+      </c>
+      <c r="F20" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*6.5</f>
+        <v>0.026</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="9">
+        <v>0.0175</v>
+      </c>
+      <c r="E21" s="11">
+        <f>D21*$B$2</f>
+        <v>0.0175</v>
+      </c>
+      <c r="F21" t="s">
+        <v>34</v>
+      </c>
+      <c r="G21" s="4">
+        <f>E21*5.8</f>
+        <v>0.1015</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" s="9">
+        <v>0.00105</v>
+      </c>
+      <c r="E22" s="11">
+        <f>D22*$B$2</f>
+        <v>0.00105</v>
+      </c>
+      <c r="F22" t="s">
+        <v>34</v>
+      </c>
+      <c r="G22" s="4">
+        <f>E22*0.35</f>
+        <v>0.000367</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" s="9">
+        <v>0.0075</v>
+      </c>
+      <c r="E23" s="11">
+        <f>D23*$B$2</f>
+        <v>0.0075</v>
+      </c>
+      <c r="F23" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" s="4">
+        <f>E23*2.92</f>
+        <v>0.0219</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24" t="s" s="3">
+        <v>79</v>
+      </c>
+      <c r="G24" s="13">
+        <f>SUM(G7:G23)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F80"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>29</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="D3" s="11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="C4" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="D4" s="11">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="C5" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="D5" s="11">
-        <v>0.25</v>
+        <v>0.002</v>
       </c>
       <c r="E5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F5" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D6" s="11">
+        <v>0</v>
+      </c>
+      <c r="E6" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="C7" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="D7" s="11">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="E7" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="D8" s="11">
-        <v>0.15</v>
+        <v>0</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="D9" s="11">
-        <v>0.4</v>
+        <v>0.001</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="C10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D10" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="C11" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="D11" s="11">
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D12" s="11">
         <v>1</v>
       </c>
-      <c r="B12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
+        <v>3</v>
+      </c>
+      <c r="B13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C13" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E13" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>3</v>
+      </c>
+      <c r="B14" t="s">
+        <v>98</v>
+      </c>
+      <c r="C14" t="s">
+        <v>88</v>
+      </c>
+      <c r="D14" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E14" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>3</v>
+      </c>
+      <c r="B15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" t="s">
+        <v>88</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C16" t="s">
+        <v>88</v>
+      </c>
+      <c r="D16" s="11">
+        <v>0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>3</v>
+      </c>
+      <c r="B17" t="s">
+        <v>101</v>
+      </c>
+      <c r="C17" t="s">
+        <v>88</v>
+      </c>
+      <c r="D17" s="11">
+        <v>0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>3</v>
+      </c>
+      <c r="B18" t="s">
+        <v>102</v>
+      </c>
+      <c r="C18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>3</v>
+      </c>
+      <c r="B19" t="s">
+        <v>103</v>
+      </c>
+      <c r="C19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E19" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>2</v>
+      </c>
+      <c r="B20" t="s">
+        <v>104</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" s="11">
+        <v>0.004</v>
+      </c>
+      <c r="E20" t="s">
+        <v>34</v>
+      </c>
+      <c r="F20" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
         <v>1</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="B21" t="s">
+        <v>105</v>
+      </c>
+      <c r="C21" t="s">
+        <v>84</v>
+      </c>
+      <c r="D21" s="11">
+        <v>1</v>
+      </c>
+      <c r="E21" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>2</v>
+      </c>
+      <c r="B22" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="11">
+        <v>1</v>
+      </c>
+      <c r="E22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F22" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>3</v>
+      </c>
+      <c r="B23" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F23" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>3</v>
+      </c>
+      <c r="B24" t="s">
+        <v>98</v>
+      </c>
+      <c r="C24" t="s">
+        <v>88</v>
+      </c>
+      <c r="D24" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>3</v>
+      </c>
+      <c r="B25" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" s="11">
+        <v>0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>34</v>
+      </c>
+      <c r="F25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="11">
+        <v>0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>34</v>
+      </c>
+      <c r="F26" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>3</v>
+      </c>
+      <c r="B27" t="s">
+        <v>101</v>
+      </c>
+      <c r="C27" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" s="11">
+        <v>0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>3</v>
+      </c>
+      <c r="B28" t="s">
+        <v>102</v>
+      </c>
+      <c r="C28" t="s">
+        <v>88</v>
+      </c>
+      <c r="D28" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E28" t="s">
+        <v>34</v>
+      </c>
+      <c r="F28" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>3</v>
+      </c>
+      <c r="B29" t="s">
+        <v>103</v>
+      </c>
+      <c r="C29" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E29" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29" t="s">
         <v>72</v>
       </c>
-      <c r="D13" s="11">
-[...6 lines deleted...]
-        <v>49</v>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>2</v>
+      </c>
+      <c r="B30" t="s">
+        <v>93</v>
+      </c>
+      <c r="C30" t="s">
+        <v>88</v>
+      </c>
+      <c r="D30" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E30" t="s">
+        <v>34</v>
+      </c>
+      <c r="F30" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>2</v>
+      </c>
+      <c r="B31" t="s">
+        <v>106</v>
+      </c>
+      <c r="C31" t="s">
+        <v>88</v>
+      </c>
+      <c r="D31" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E31" t="s">
+        <v>34</v>
+      </c>
+      <c r="F31" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2</v>
+      </c>
+      <c r="B32" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="11">
+        <v>0.004</v>
+      </c>
+      <c r="E32" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2</v>
+      </c>
+      <c r="B33" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" t="s">
+        <v>88</v>
+      </c>
+      <c r="D33" s="11">
+        <v>0</v>
+      </c>
+      <c r="E33" t="s">
+        <v>34</v>
+      </c>
+      <c r="F33" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>109</v>
+      </c>
+      <c r="C34" t="s">
+        <v>84</v>
+      </c>
+      <c r="D34" s="11">
+        <v>1</v>
+      </c>
+      <c r="E34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>96</v>
+      </c>
+      <c r="C35" t="s">
+        <v>84</v>
+      </c>
+      <c r="D35" s="11">
+        <v>1</v>
+      </c>
+      <c r="E35" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E36" t="s">
+        <v>51</v>
+      </c>
+      <c r="F36" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>3</v>
+      </c>
+      <c r="B37" t="s">
+        <v>98</v>
+      </c>
+      <c r="C37" t="s">
+        <v>88</v>
+      </c>
+      <c r="D37" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E37" t="s">
+        <v>47</v>
+      </c>
+      <c r="F37" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>3</v>
+      </c>
+      <c r="B38" t="s">
+        <v>99</v>
+      </c>
+      <c r="C38" t="s">
+        <v>88</v>
+      </c>
+      <c r="D38" s="11">
+        <v>0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>34</v>
+      </c>
+      <c r="F38" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>3</v>
+      </c>
+      <c r="B39" t="s">
+        <v>100</v>
+      </c>
+      <c r="C39" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="11">
+        <v>0</v>
+      </c>
+      <c r="E39" t="s">
+        <v>34</v>
+      </c>
+      <c r="F39" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>3</v>
+      </c>
+      <c r="B40" t="s">
+        <v>101</v>
+      </c>
+      <c r="C40" t="s">
+        <v>88</v>
+      </c>
+      <c r="D40" s="11">
+        <v>0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>34</v>
+      </c>
+      <c r="F40" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>3</v>
+      </c>
+      <c r="B41" t="s">
+        <v>102</v>
+      </c>
+      <c r="C41" t="s">
+        <v>88</v>
+      </c>
+      <c r="D41" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E41" t="s">
+        <v>34</v>
+      </c>
+      <c r="F41" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>3</v>
+      </c>
+      <c r="B42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C42" t="s">
+        <v>88</v>
+      </c>
+      <c r="D42" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E42" t="s">
+        <v>34</v>
+      </c>
+      <c r="F42" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>2</v>
+      </c>
+      <c r="B43" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" t="s">
+        <v>88</v>
+      </c>
+      <c r="D43" s="11">
+        <v>0.004</v>
+      </c>
+      <c r="E43" t="s">
+        <v>34</v>
+      </c>
+      <c r="F43" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>2</v>
+      </c>
+      <c r="B44" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" t="s">
+        <v>88</v>
+      </c>
+      <c r="D44" s="11">
+        <v>0.008</v>
+      </c>
+      <c r="E44" t="s">
+        <v>34</v>
+      </c>
+      <c r="F44" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>1</v>
+      </c>
+      <c r="B45" t="s">
+        <v>112</v>
+      </c>
+      <c r="C45" t="s">
+        <v>84</v>
+      </c>
+      <c r="D45" s="11">
+        <v>1</v>
+      </c>
+      <c r="E45" t="s">
+        <v>24</v>
+      </c>
+      <c r="F45" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>2</v>
+      </c>
+      <c r="B46" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" t="s">
+        <v>84</v>
+      </c>
+      <c r="D46" s="11">
+        <v>1</v>
+      </c>
+      <c r="E46" t="s">
+        <v>24</v>
+      </c>
+      <c r="F46" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>3</v>
+      </c>
+      <c r="B47" t="s">
+        <v>97</v>
+      </c>
+      <c r="C47" t="s">
+        <v>88</v>
+      </c>
+      <c r="D47" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E47" t="s">
+        <v>51</v>
+      </c>
+      <c r="F47" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>3</v>
+      </c>
+      <c r="B48" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" t="s">
+        <v>88</v>
+      </c>
+      <c r="D48" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E48" t="s">
+        <v>47</v>
+      </c>
+      <c r="F48" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>3</v>
+      </c>
+      <c r="B49" t="s">
+        <v>99</v>
+      </c>
+      <c r="C49" t="s">
+        <v>88</v>
+      </c>
+      <c r="D49" s="11">
+        <v>0</v>
+      </c>
+      <c r="E49" t="s">
+        <v>34</v>
+      </c>
+      <c r="F49" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>3</v>
+      </c>
+      <c r="B50" t="s">
+        <v>100</v>
+      </c>
+      <c r="C50" t="s">
+        <v>88</v>
+      </c>
+      <c r="D50" s="11">
+        <v>0</v>
+      </c>
+      <c r="E50" t="s">
+        <v>34</v>
+      </c>
+      <c r="F50" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>3</v>
+      </c>
+      <c r="B51" t="s">
+        <v>101</v>
+      </c>
+      <c r="C51" t="s">
+        <v>88</v>
+      </c>
+      <c r="D51" s="11">
+        <v>0</v>
+      </c>
+      <c r="E51" t="s">
+        <v>34</v>
+      </c>
+      <c r="F51" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>3</v>
+      </c>
+      <c r="B52" t="s">
+        <v>102</v>
+      </c>
+      <c r="C52" t="s">
+        <v>88</v>
+      </c>
+      <c r="D52" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E52" t="s">
+        <v>34</v>
+      </c>
+      <c r="F52" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>3</v>
+      </c>
+      <c r="B53" t="s">
+        <v>103</v>
+      </c>
+      <c r="C53" t="s">
+        <v>88</v>
+      </c>
+      <c r="D53" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E53" t="s">
+        <v>34</v>
+      </c>
+      <c r="F53" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>2</v>
+      </c>
+      <c r="B54" t="s">
+        <v>106</v>
+      </c>
+      <c r="C54" t="s">
+        <v>88</v>
+      </c>
+      <c r="D54" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E54" t="s">
+        <v>34</v>
+      </c>
+      <c r="F54" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>107</v>
+      </c>
+      <c r="C55" t="s">
+        <v>88</v>
+      </c>
+      <c r="D55" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E55" t="s">
+        <v>34</v>
+      </c>
+      <c r="F55" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>2</v>
+      </c>
+      <c r="B56" t="s">
+        <v>113</v>
+      </c>
+      <c r="C56" t="s">
+        <v>88</v>
+      </c>
+      <c r="D56" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E56" t="s">
+        <v>34</v>
+      </c>
+      <c r="F56" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>2</v>
+      </c>
+      <c r="B57" t="s">
+        <v>108</v>
+      </c>
+      <c r="C57" t="s">
+        <v>88</v>
+      </c>
+      <c r="D57" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E57" t="s">
+        <v>34</v>
+      </c>
+      <c r="F57" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>1</v>
+      </c>
+      <c r="B58" t="s">
+        <v>114</v>
+      </c>
+      <c r="C58" t="s">
+        <v>84</v>
+      </c>
+      <c r="D58" s="11">
+        <v>1</v>
+      </c>
+      <c r="E58" t="s">
+        <v>24</v>
+      </c>
+      <c r="F58" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>2</v>
+      </c>
+      <c r="B59" t="s">
+        <v>96</v>
+      </c>
+      <c r="C59" t="s">
+        <v>84</v>
+      </c>
+      <c r="D59" s="11">
+        <v>1</v>
+      </c>
+      <c r="E59" t="s">
+        <v>24</v>
+      </c>
+      <c r="F59" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>3</v>
+      </c>
+      <c r="B60" t="s">
+        <v>97</v>
+      </c>
+      <c r="C60" t="s">
+        <v>88</v>
+      </c>
+      <c r="D60" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E60" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>3</v>
+      </c>
+      <c r="B61" t="s">
+        <v>98</v>
+      </c>
+      <c r="C61" t="s">
+        <v>88</v>
+      </c>
+      <c r="D61" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E61" t="s">
+        <v>47</v>
+      </c>
+      <c r="F61" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>3</v>
+      </c>
+      <c r="B62" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" t="s">
+        <v>88</v>
+      </c>
+      <c r="D62" s="11">
+        <v>0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>34</v>
+      </c>
+      <c r="F62" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>3</v>
+      </c>
+      <c r="B63" t="s">
+        <v>100</v>
+      </c>
+      <c r="C63" t="s">
+        <v>88</v>
+      </c>
+      <c r="D63" s="11">
+        <v>0</v>
+      </c>
+      <c r="E63" t="s">
+        <v>34</v>
+      </c>
+      <c r="F63" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>3</v>
+      </c>
+      <c r="B64" t="s">
+        <v>101</v>
+      </c>
+      <c r="C64" t="s">
+        <v>88</v>
+      </c>
+      <c r="D64" s="11">
+        <v>0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>34</v>
+      </c>
+      <c r="F64" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>3</v>
+      </c>
+      <c r="B65" t="s">
+        <v>102</v>
+      </c>
+      <c r="C65" t="s">
+        <v>88</v>
+      </c>
+      <c r="D65" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E65" t="s">
+        <v>34</v>
+      </c>
+      <c r="F65" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>103</v>
+      </c>
+      <c r="C66" t="s">
+        <v>88</v>
+      </c>
+      <c r="D66" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E66" t="s">
+        <v>34</v>
+      </c>
+      <c r="F66" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>115</v>
+      </c>
+      <c r="C67" t="s">
+        <v>88</v>
+      </c>
+      <c r="D67" s="11">
+        <v>0.005</v>
+      </c>
+      <c r="E67" t="s">
+        <v>51</v>
+      </c>
+      <c r="F67" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>116</v>
+      </c>
+      <c r="C68" t="s">
+        <v>84</v>
+      </c>
+      <c r="D68" s="11">
+        <v>1</v>
+      </c>
+      <c r="E68" t="s">
+        <v>24</v>
+      </c>
+      <c r="F68" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2</v>
+      </c>
+      <c r="B69" t="s">
+        <v>96</v>
+      </c>
+      <c r="C69" t="s">
+        <v>84</v>
+      </c>
+      <c r="D69" s="11">
+        <v>1</v>
+      </c>
+      <c r="E69" t="s">
+        <v>24</v>
+      </c>
+      <c r="F69" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>3</v>
+      </c>
+      <c r="B70" t="s">
+        <v>97</v>
+      </c>
+      <c r="C70" t="s">
+        <v>88</v>
+      </c>
+      <c r="D70" s="11">
+        <v>0.03</v>
+      </c>
+      <c r="E70" t="s">
+        <v>51</v>
+      </c>
+      <c r="F70" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>3</v>
+      </c>
+      <c r="B71" t="s">
+        <v>98</v>
+      </c>
+      <c r="C71" t="s">
+        <v>88</v>
+      </c>
+      <c r="D71" s="11">
+        <v>0.002</v>
+      </c>
+      <c r="E71" t="s">
+        <v>47</v>
+      </c>
+      <c r="F71" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>3</v>
+      </c>
+      <c r="B72" t="s">
+        <v>99</v>
+      </c>
+      <c r="C72" t="s">
+        <v>88</v>
+      </c>
+      <c r="D72" s="11">
+        <v>0</v>
+      </c>
+      <c r="E72" t="s">
+        <v>34</v>
+      </c>
+      <c r="F72" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>3</v>
+      </c>
+      <c r="B73" t="s">
+        <v>100</v>
+      </c>
+      <c r="C73" t="s">
+        <v>88</v>
+      </c>
+      <c r="D73" s="11">
+        <v>0</v>
+      </c>
+      <c r="E73" t="s">
+        <v>34</v>
+      </c>
+      <c r="F73" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>3</v>
+      </c>
+      <c r="B74" t="s">
+        <v>101</v>
+      </c>
+      <c r="C74" t="s">
+        <v>88</v>
+      </c>
+      <c r="D74" s="11">
+        <v>0</v>
+      </c>
+      <c r="E74" t="s">
+        <v>34</v>
+      </c>
+      <c r="F74" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>3</v>
+      </c>
+      <c r="B75" t="s">
+        <v>102</v>
+      </c>
+      <c r="C75" t="s">
+        <v>88</v>
+      </c>
+      <c r="D75" s="11">
+        <v>0.001</v>
+      </c>
+      <c r="E75" t="s">
+        <v>34</v>
+      </c>
+      <c r="F75" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>3</v>
+      </c>
+      <c r="B76" t="s">
+        <v>103</v>
+      </c>
+      <c r="C76" t="s">
+        <v>88</v>
+      </c>
+      <c r="D76" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E76" t="s">
+        <v>34</v>
+      </c>
+      <c r="F76" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>2</v>
+      </c>
+      <c r="B77" t="s">
+        <v>108</v>
+      </c>
+      <c r="C77" t="s">
+        <v>88</v>
+      </c>
+      <c r="D77" s="11">
+        <v>0.003</v>
+      </c>
+      <c r="E77" t="s">
+        <v>34</v>
+      </c>
+      <c r="F77" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>2</v>
+      </c>
+      <c r="B78" t="s">
+        <v>117</v>
+      </c>
+      <c r="C78" t="s">
+        <v>84</v>
+      </c>
+      <c r="D78" s="11">
+        <v>0</v>
+      </c>
+      <c r="E78" t="s">
+        <v>34</v>
+      </c>
+      <c r="F78" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>3</v>
+      </c>
+      <c r="B79" t="s">
+        <v>119</v>
+      </c>
+      <c r="C79" t="s">
+        <v>88</v>
+      </c>
+      <c r="D79" s="11">
+        <v>0</v>
+      </c>
+      <c r="E79" t="s">
+        <v>34</v>
+      </c>
+      <c r="F79" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>3</v>
+      </c>
+      <c r="B80" t="s">
+        <v>120</v>
+      </c>
+      <c r="C80" t="s">
+        <v>88</v>
+      </c>
+      <c r="D80" s="11">
+        <v>0</v>
+      </c>
+      <c r="E80" t="s">
+        <v>34</v>
+      </c>
+      <c r="F80" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>83</v>
+        <v>121</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>88</v>
+        <v>126</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      <c r="E2" t="s" s="13"/>
+        <v>127</v>
+      </c>
+      <c r="D2" t="s" s="14">
+        <v>128</v>
+      </c>
+      <c r="E2" t="s" s="14"/>
       <c r="F2"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3">
+        <v>1</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3" t="inlineStr" s="14">
+        <is>
+          <t>Dans la cuve du batteur, au fouet, mélanger la moutarde, le sel, le poivre, le poivre de Cayenne, les jaunes d'œufs pasteurisés et un quart du volume du vinaigre. En deuxième vitesse, incorporer l'huile en filet régulier. En fin de montage de la mayonnaise, ajouter le reste du vinaigre. En troisième vitesse, serrer la mayonnaise pendant 2 minutes. Vérifier l'assaisonnement et la consistance de la sauce.</t>
+        </is>
+      </c>
+      <c r="E3" t="s" s="14"/>
+      <c r="F3"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4">
+        <v>1</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4" t="s" s="14">
+        <v>130</v>
+      </c>
+      <c r="E4" t="s" s="14"/>
+      <c r="F4"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B5">
+        <v>1</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5" t="inlineStr" s="14">
+        <is>
+          <t>Au mixeur, hacher les câpres, les cornichons et les fines herbes préalablement lavées et désinfectées suivant la procédure indiquée. Incorporer à la mayonnaise de base la moutarde et le hachis d'aromates et de condiments.</t>
+        </is>
+      </c>
+      <c r="E5" t="s" s="14"/>
+      <c r="F5"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B6">
+        <v>1</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6" t="s" s="14">
+        <v>133</v>
+      </c>
+      <c r="E6" t="s" s="14"/>
+      <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7" t="inlineStr" s="14">
+        <is>
+          <t>Au mixeur, hacher les câpres, les oignons et les aromates préalablement lavés et désinfectés suivant la procédure indiquée. Incorporer les éléments hachés à la mayonnaise de base.</t>
+        </is>
+      </c>
+      <c r="E7" t="s" s="14"/>
+      <c r="F7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B8">
+        <v>1</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8" t="inlineStr" s="14">
+        <is>
+          <t>Laver et désinfecter une calotte et un fouet comme l'indique la procédure. Dans la calotte, monter la crème fleurette. Ajouter délicatement la crème fouettée à la mayonnaise à l'aide du fouet.</t>
+        </is>
+      </c>
+      <c r="E8" t="s" s="14"/>
+      <c r="F8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>136</v>
+      </c>
+      <c r="B9">
+        <v>1</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9" t="s" s="14">
+        <v>137</v>
+      </c>
+      <c r="E9" t="s" s="14">
+        <v>138</v>
+      </c>
+      <c r="F9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>139</v>
+      </c>
+      <c r="B10">
+        <v>1</v>
+      </c>
+      <c r="C10" t="s">
+        <v>140</v>
+      </c>
+      <c r="D10" t="s" s="14">
+        <v>141</v>
+      </c>
+      <c r="E10" t="s" s="14"/>
+      <c r="F10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11">
+        <v>2</v>
+      </c>
+      <c r="C11" t="s">
+        <v>142</v>
+      </c>
+      <c r="D11" t="s" s="14">
+        <v>143</v>
+      </c>
+      <c r="E11" t="s" s="14"/>
+      <c r="F11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>139</v>
+      </c>
+      <c r="B12">
+        <v>3</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12" t="s" s="14">
+        <v>144</v>
+      </c>
+      <c r="E12" t="s" s="14"/>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13">
+        <v>4</v>
+      </c>
+      <c r="C13" t="s">
+        <v>145</v>
+      </c>
+      <c r="D13" t="inlineStr" s="14">
+        <is>
+          <t>Chauffer tout doucement le jus jusqu'à la température de 70°C — le liquide se clarifie de lui-même : un gel très vert apparaît à la surface et le reste du liquide devient transparent.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="14">
+        <v>146</v>
+      </c>
+      <c r="F13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>139</v>
+      </c>
+      <c r="B14">
+        <v>5</v>
+      </c>
+      <c r="C14" t="s">
+        <v>147</v>
+      </c>
+      <c r="D14" t="inlineStr" s="14">
+        <is>
+          <t>Égoutter très délicatement le gel sur une étamine ou un linge très propre et humide. Éviter de remuer le liquide pour ne pas redisperser le gel. Utiliser immédiatement ou réserver bien enveloppé à l'abri de l'air en enceinte réfrigérée.</t>
+        </is>
+      </c>
+      <c r="E14" t="s" s="14">
+        <v>148</v>
+      </c>
+      <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:D7"/>
+  <dimension ref="A1:D66"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>91</v>
+        <v>149</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="14">
+      <c r="A2" t="str" s="15">
         <f>"GRO_CDC_203 · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_203 · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="15">
-        <v>92</v>
+      <c r="A4" t="s" s="16">
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="13">
+      <c r="A5" t="s" s="17">
+        <v>151</v>
+      </c>
+      <c r="B5" t="str" s="14">
         <f>"[COLLER] "&amp;Procedure!D2</f>
         <v>[COLLER] Voir La Cuisine de Collectivité (Grossmann &amp; Le Franc, BPI) pour la technique complète.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="17">
-        <v>21</v>
+      <c r="A7" t="s" s="16">
+        <v>152</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
+    <row r="8">
+      <c r="A8" t="s" s="17">
+        <v>151</v>
+      </c>
+      <c r="B8" t="str" s="14">
+        <f>Procedure!D3</f>
+        <v>Dans la cuve du batteur, au fouet, mélanger la moutarde, le sel, le poivre, le poivre de Cayenne, les jaunes d'œufs pasteurisés et un quart du volume du vinaigre. En deuxième vitesse, incorporer l'huile en filet régulier. En fin de montage de la mayonnaise, ajouter le reste du vinaigre. En troisième vitesse, serrer la mayonnaise pendant 2 minutes. Vérifier l'assaisonnement et la consistance de la sauce.</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>153</v>
+      </c>
+      <c r="C9" s="11">
+        <f>'Besoins'!$B$2*0.03</f>
+        <v>0.03</v>
+      </c>
+      <c r="D9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C10" s="11">
+        <f>'Besoins'!$B$2*0.002</f>
+        <v>0.002</v>
+      </c>
+      <c r="D10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>155</v>
+      </c>
+      <c r="C11" s="11">
+        <f>'Besoins'!$B$2*0.00015</f>
+        <v>0.00015</v>
+      </c>
+      <c r="D11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>156</v>
+      </c>
+      <c r="C12" s="11">
+        <f>'Besoins'!$B$2*0.00006</f>
+        <v>0.00006</v>
+      </c>
+      <c r="D12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C13" s="11">
+        <f>'Besoins'!$B$2*0.00001</f>
+        <v>0.00001</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>158</v>
+      </c>
+      <c r="C14" s="11">
+        <f>'Besoins'!$B$2*0.0009</f>
+        <v>0.0009</v>
+      </c>
+      <c r="D14" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>159</v>
+      </c>
+      <c r="C15" s="11">
+        <f>'Besoins'!$B$2*0.0025</f>
+        <v>0.0025</v>
+      </c>
+      <c r="D15" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="16">
+        <v>160</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="17">
+        <v>151</v>
+      </c>
+      <c r="B18" t="str" s="14">
+        <f>Procedure!D4</f>
+        <v>Comme la sauce mayonnaise de base. Mélanger le miel aux éléments du départ.</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+    </row>
+    <row r="19">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>161</v>
+      </c>
+      <c r="C19" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="str">
+        <f>Besoins!B20</f>
+        <v>Miel de tournesol cristallisé</v>
+      </c>
+      <c r="C20" s="11">
+        <f>Besoins!E20</f>
+        <v>0.004</v>
+      </c>
+      <c r="D20" t="str">
+        <f>Besoins!F20</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="16">
+        <v>162</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="17">
+        <v>151</v>
+      </c>
+      <c r="B23" t="str" s="14">
+        <f>Procedure!D5</f>
+        <v>Au mixeur, hacher les câpres, les cornichons et les fines herbes préalablement lavées et désinfectées suivant la procédure indiquée. Incorporer à la mayonnaise de base la moutarde et le hachis d'aromates et de condiments.</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>161</v>
+      </c>
+      <c r="C24" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>158</v>
+      </c>
+      <c r="C25" s="11">
+        <f>'Besoins'!$B$2*0.0009</f>
+        <v>0.0009</v>
+      </c>
+      <c r="D25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>163</v>
+      </c>
+      <c r="C26" s="11">
+        <f>'Besoins'!$B$2*0.0015</f>
+        <v>0.0015</v>
+      </c>
+      <c r="D26" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>164</v>
+      </c>
+      <c r="C27" s="11">
+        <f>'Besoins'!$B$2*0.004</f>
+        <v>0.004</v>
+      </c>
+      <c r="D27" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>165</v>
+      </c>
+      <c r="C28" s="11">
+        <f>'Besoins'!$B$2*0.0002</f>
+        <v>0.0002</v>
+      </c>
+      <c r="D28" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="16">
+        <v>166</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="17">
+        <v>151</v>
+      </c>
+      <c r="B31" t="str" s="14">
+        <f>Procedure!D6</f>
+        <v>Incorporer à la mayonnaise de base les poivrons préalablement lavés, désinfectés, épépinés et taillés en petits cubes, ainsi que les dés de tomates décongelés.</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
+    <row r="32">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>161</v>
+      </c>
+      <c r="C32" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D32" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="str">
+        <f>Besoins!B19</f>
+        <v>POIVRON rouge Maroc cat.I gros</v>
+      </c>
+      <c r="C33" s="11">
+        <f>Besoins!E19</f>
+        <v>0.004</v>
+      </c>
+      <c r="D33" t="str">
+        <f>Besoins!F19</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34"/>
+      <c r="B34" t="str">
+        <f>Besoins!B23</f>
+        <v>Tomates en dés surgelées IQF</v>
+      </c>
+      <c r="C34" s="11">
+        <f>Besoins!E23</f>
+        <v>0.0075</v>
+      </c>
+      <c r="D34" t="str">
+        <f>Besoins!F23</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="16">
+        <v>167</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="17">
+        <v>151</v>
+      </c>
+      <c r="B37" t="str" s="14">
+        <f>Procedure!D7</f>
+        <v>Au mixeur, hacher les câpres, les oignons et les aromates préalablement lavés et désinfectés suivant la procédure indiquée. Incorporer les éléments hachés à la mayonnaise de base.</v>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
+    </row>
+    <row r="38">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>161</v>
+      </c>
+      <c r="C38" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>163</v>
+      </c>
+      <c r="C39" s="11">
+        <f>'Besoins'!$B$2*0.001</f>
+        <v>0.001</v>
+      </c>
+      <c r="D39" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>164</v>
+      </c>
+      <c r="C40" s="11">
+        <f>'Besoins'!$B$2*0.003</f>
+        <v>0.003</v>
+      </c>
+      <c r="D40" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41"/>
+      <c r="B41" t="str">
+        <f>Besoins!B18</f>
+        <v>OIGNON jaune France cat.I 60-80mm</v>
+      </c>
+      <c r="C41" s="11">
+        <f>Besoins!E18</f>
+        <v>0.003</v>
+      </c>
+      <c r="D41" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>165</v>
+      </c>
+      <c r="C42" s="11">
+        <f>'Besoins'!$B$2*0.0012</f>
+        <v>0.0012</v>
+      </c>
+      <c r="D42" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="16">
+        <v>168</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="17">
+        <v>151</v>
+      </c>
+      <c r="B45" t="str" s="14">
+        <f>Procedure!D8</f>
+        <v>Laver et désinfecter une calotte et un fouet comme l'indique la procédure. Dans la calotte, monter la crème fleurette. Ajouter délicatement la crème fouettée à la mayonnaise à l'aide du fouet.</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
+    </row>
+    <row r="46">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>161</v>
+      </c>
+      <c r="C46" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47"/>
+      <c r="B47" t="str">
+        <f>Besoins!B14</f>
+        <v>Crème fraîche liquide 15% MG allégée</v>
+      </c>
+      <c r="C47" s="11">
+        <f>Besoins!E14</f>
+        <v>0.005</v>
+      </c>
+      <c r="D47" t="str">
+        <f>Besoins!F14</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48"/>
+      <c r="B48"/>
+      <c r="C48"/>
+      <c r="D48"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="s" s="16">
+        <v>169</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="s" s="17">
+        <v>151</v>
+      </c>
+      <c r="B50" t="str" s="14">
+        <f>Procedure!D9</f>
+        <v>Hacher finement tous les aromates. Incorporer les aromates hachés à la mayonnaise de base. Rectifier la couleur avec quelques gouttes de colorant (facultatif).</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50"/>
+    </row>
+    <row r="51">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>161</v>
+      </c>
+      <c r="C51" s="11">
+        <f>'Besoins'!$B$2*1</f>
+        <v>1</v>
+      </c>
+      <c r="D51" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>165</v>
+      </c>
+      <c r="C52" s="11">
+        <f>'Besoins'!$B$2*0.0025</f>
+        <v>0.0025</v>
+      </c>
+      <c r="D52" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53"/>
+      <c r="B53" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E9</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53"/>
+    </row>
+    <row r="54">
+      <c r="A54"/>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="16">
+        <v>170</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="s" s="17">
+        <v>151</v>
+      </c>
+      <c r="B56" t="str" s="14">
+        <f>"[ÉPLUCHER] "&amp;Procedure!D10</f>
+        <v>[ÉPLUCHER] Éplucher, équeuter, trier et laver soigneusement les feuilles vertes (épinards, cresson, blettes, persil, cerfeuil, estragon).</v>
+      </c>
+      <c r="C56"/>
+      <c r="D56"/>
+    </row>
+    <row r="57">
+      <c r="A57"/>
+      <c r="B57" t="str">
+        <f>Besoins!B17</f>
+        <v>épinards branches portions</v>
+      </c>
+      <c r="C57" s="11">
+        <f>Besoins!E17</f>
+        <v>0.00007</v>
+      </c>
+      <c r="D57" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58"/>
+      <c r="B58" t="str">
+        <f>Besoins!B16</f>
+        <v>CRESSON France botte</v>
+      </c>
+      <c r="C58" s="11">
+        <f>Besoins!E16</f>
+        <v>0.00003</v>
+      </c>
+      <c r="D58" t="str">
+        <f>Besoins!F16</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s" s="17">
+        <v>171</v>
+      </c>
+      <c r="B59" t="str" s="14">
+        <f>"[MIXER] "&amp;Procedure!D11</f>
+        <v>[MIXER] Les mixer très finement avec un peu d'eau afin de bien broyer les chloroplastes sphériques (granules à chlorophylle) pour en libérer la chlorophylle.</v>
+      </c>
+      <c r="C59"/>
+      <c r="D59"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="s" s="17">
+        <v>172</v>
+      </c>
+      <c r="B60" t="str" s="14">
+        <f>Procedure!D12</f>
+        <v>Extraire le jus vert ainsi obtenu en le pressant à l'aide d'une étamine.</v>
+      </c>
+      <c r="C60"/>
+      <c r="D60"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="s" s="17">
+        <v>173</v>
+      </c>
+      <c r="B61" t="str" s="14">
+        <f>"[CHAUFFER] "&amp;Procedure!D13</f>
+        <v>[CHAUFFER] Chauffer tout doucement le jus jusqu'à la température de 70°C — le liquide se clarifie de lui-même : un gel très vert apparaît à la surface et le reste du liquide devient transparent.</v>
+      </c>
+      <c r="C61"/>
+      <c r="D61"/>
+    </row>
+    <row r="62">
+      <c r="A62"/>
+      <c r="B62" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C62"/>
+      <c r="D62"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="s" s="17">
+        <v>174</v>
+      </c>
+      <c r="B63" t="str" s="14">
+        <f>"[ÉGOUTTER] "&amp;Procedure!D14</f>
+        <v>[ÉGOUTTER] Égoutter très délicatement le gel sur une étamine ou un linge très propre et humide. Éviter de remuer le liquide pour ne pas redisperser le gel. Utiliser immédiatement ou réserver bien enveloppé à l'abri de l'air en enceinte réfrigérée.</v>
+      </c>
+      <c r="C63"/>
+      <c r="D63"/>
+    </row>
+    <row r="64">
+      <c r="A64"/>
+      <c r="B64" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E14</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C64"/>
+      <c r="D64"/>
+    </row>
+    <row r="65">
+      <c r="A65"/>
+      <c r="B65"/>
+      <c r="C65"/>
+      <c r="D65"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="s" s="19">
+        <v>21</v>
+      </c>
+      <c r="B66"/>
+      <c r="C66"/>
+      <c r="D66"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1"/>
-  <mergeCells count="5">
+  <mergeCells count="28">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A7:D7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="A66:D66"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE MAYONNAISE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>