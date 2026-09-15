--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:42</t>
+    <t>15/09/2026 17:41</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -555,79 +555,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>43.054975</v>
+        <v>53.478905</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.43054975</v>
+        <v>0.53478905</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>43.054975</v>
+        <v>53.478905</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -746,62 +746,62 @@
         <v>0.01</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>0.01</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="4">
         <f>E7*30.9875</f>
         <v>0.309875</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="9">
-        <v>2</v>
+        <v>7.8</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>2</v>
+        <v>7.8</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="4">
         <f>E8*1.9</f>
-        <v>3.8</v>
+        <v>14.82</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="9">
         <v>0.002</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="4">
         <f>E9*18</f>
         <v>0.036</v>
@@ -846,62 +846,62 @@
         <v>0.002</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="4">
         <f>E11*9.8</f>
         <v>0.0196</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="9">
-        <v>1</v>
+        <v>0.667</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>1</v>
+        <v>0.667</v>
       </c>
       <c r="F12" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="4">
         <f>E12*1.79</f>
-        <v>1.79</v>
+        <v>1.19393</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="9">
         <v>0.5</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="4">
         <f>E13*1.05</f>
         <v>0.525</v>
@@ -1073,54 +1073,54 @@
       </c>
       <c r="C2" t="s">
         <v>70</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>72</v>
       </c>
       <c r="C3" t="s">
         <v>73</v>
       </c>
       <c r="D3" s="11">
-        <v>2</v>
+        <v>7.8</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>74</v>
       </c>
       <c r="C4" t="s">
         <v>73</v>
       </c>
       <c r="D4" s="11">
         <v>5</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>55</v>
       </c>
     </row>
@@ -1133,54 +1133,54 @@
       </c>
       <c r="C5" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="11">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>76</v>
       </c>
       <c r="C6" t="s">
         <v>73</v>
       </c>
       <c r="D6" s="11">
-        <v>1</v>
+        <v>0.667</v>
       </c>
       <c r="E6" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>77</v>
       </c>
       <c r="C7" t="s">
         <v>73</v>
       </c>
       <c r="D7" s="11">
         <v>2.5</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>64</v>
       </c>
     </row>