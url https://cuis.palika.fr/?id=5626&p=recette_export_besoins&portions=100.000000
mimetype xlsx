--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
@@ -77,123 +77,153 @@
   <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
+    <t>HER-ESTRAGON</t>
+  </si>
+  <si>
+    <t>Estragon séché</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>HER-LAURIER</t>
+  </si>
+  <si>
+    <t>Laurier sauce feuilles</t>
+  </si>
+  <si>
     <t>HER-THYM</t>
   </si>
   <si>
     <t>Thym séché</t>
   </si>
   <si>
-    <t>Herbes aromatiques séchées</t>
-[...1 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>GLACE-VIANDE</t>
   </si>
   <si>
     <t>Glace de viande</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
+    <t>HUI-TOURNESOL</t>
+  </si>
+  <si>
+    <t>Huile de tournesol raffinée vrac</t>
+  </si>
+  <si>
+    <t>Huiles végétales</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>RNM57233230</t>
   </si>
   <si>
     <t>CÉLERI-BRANCHE vert U.E. cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM9360123</t>
   </si>
   <si>
     <t>TOMATE ronde Maroc cat.I 67-82mm</t>
   </si>
   <si>
     <t>RNM4G100920</t>
   </si>
   <si>
     <t>Échalotes émincées 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
+  </si>
+  <si>
+    <t>00SAU_MP001</t>
+  </si>
+  <si>
+    <t>Étrilles vivantes</t>
+  </si>
+  <si>
+    <t>Poissons et fruits de mer</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00840</t>
   </si>
   <si>
     <t>Carottes en rondelles cuites surgelées</t>
   </si>
@@ -265,51 +295,51 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
@@ -412,289 +442,369 @@
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="3">
         <v>0.01</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="4">
         <v>0.125</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="3">
-        <v>0.005</v>
+        <v>0.2</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="4">
-        <v>0.0425</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D8" s="3">
-        <v>0.75</v>
+        <v>0.002</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="4">
-        <v>0.42</v>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" t="s">
         <v>28</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D9" s="3">
-        <v>0.1</v>
+        <v>0.005</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="4">
-        <v>5.5</v>
+        <v>0.0425</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" t="s">
         <v>31</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="3">
-        <v>0.15</v>
+        <v>0.75</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="4">
-        <v>0</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
         <v>34</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="3">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="4">
-        <v>1.3</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D12" s="3">
         <v>0.15</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="4">
-        <v>0.21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
         <v>40</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="3">
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F13" s="4">
-        <v>8.4</v>
+        <v>0.525</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" t="s">
         <v>42</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>43</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="3">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="4">
-        <v>2.085</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" t="s">
         <v>45</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>46</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="3">
-        <v>0.5</v>
+        <v>0.15</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="4">
-        <v>2.16</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16" t="s">
         <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D16" s="3">
-        <v>0.065</v>
+        <v>3</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="4">
-        <v>0.0228</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" t="s">
         <v>50</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>51</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="3">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="4">
-        <v>0.926</v>
+        <v>2.085</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" t="s">
         <v>53</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D18" s="3">
         <v>0.5</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="4">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="3">
+        <v>5</v>
+      </c>
+      <c r="E19" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="4">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" s="3">
+        <v>0.065</v>
+      </c>
+      <c r="E20" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="4">
+        <v>0.0228</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D21" s="3">
+        <v>0.1</v>
+      </c>
+      <c r="E21" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="4">
+        <v>0.926</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="3">
+        <v>0.5</v>
+      </c>
+      <c r="E22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="4">
         <v>1.65</v>
       </c>
     </row>
-    <row r="19">
-[...8 lines deleted...]
-        <v>29.9</v>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23" t="s" s="6">
+        <v>65</v>
+      </c>
+      <c r="F23" s="7">
+        <v>66.24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE AMÉRICAINE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>