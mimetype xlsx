--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -95,63 +95,63 @@
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>RNM0200155</t>
   </si>
   <si>
     <t>EMMENTAL 1 kg rapé</t>
   </si>
   <si>
     <t>Fromages</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>OVO-BLANC-LIQ</t>
-[...2 lines deleted...]
-    <t>Blanc d'oeuf liquide pasteurisé</t>
+    <t>OVO-JAUNE-LIQ</t>
+  </si>
+  <si>
+    <t>Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
-    <t>OVO-JAUNE-LIQ</t>
-[...2 lines deleted...]
-    <t>Jaune d'oeuf liquide pasteurisé</t>
+    <t>OVO-ENT-LIQ</t>
+  </si>
+  <si>
+    <t>Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
@@ -312,57 +312,57 @@
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="3">
         <v>2.5</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="4">
         <v>2.125</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="3">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4">
-        <v>4.375</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="3">
         <v>1.5</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="4">
         <v>11.7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>21</v>
@@ -392,109 +392,109 @@
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="3">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="4">
         <v>15.75</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="3">
-        <v>1</v>
+        <v>0.75</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="4">
-        <v>3.2</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="3">
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="4">
-        <v>4.35</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="3">
         <v>0.12</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="4">
         <v>0.042</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="5">
         <v>36</v>
       </c>
       <c r="F12" s="6">
-        <v>50.12</v>
+        <v>51.7</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>GNOCCHI À LA ROMAINE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>