--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -59,96 +59,96 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Riz long étuvé</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Céréales et légumineuses sèches</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crevettes roses cuites décortiquées</t>
   </si>
   <si>
     <t>Conserves de poissons et fruits mer</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Petits pois et jeunes carottes surgelés</t>
+    <t xml:space="preserve">    ↳ Petits pois surgelés</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Haricots plats coupés surgelés</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Haricots plats coupés surgelés</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Poivrons verts rouges en lanières surgelés</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ TOMATE ronde Maroc cat.I 67-82mm</t>
   </si>
   <si>
-    <t>Légumes</t>
-[...11 lines deleted...]
-    <t>Porc frais</t>
+    <t xml:space="preserve">    ↳ Chorizo cular pur porc</t>
+  </si>
+  <si>
+    <t>Charcuterie</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ Moules entières cuites pleine eau</t>
+  </si>
+  <si>
+    <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Thym séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Bouillon de volaille reconstitue (collectivite)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
@@ -354,185 +354,185 @@
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="3">
         <v>1</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="3">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="3">
         <v>2.5</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="3">
         <v>0.2</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="3">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E11" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="3">
-        <v>2</v>
+        <v>0.1</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="3">
-        <v>0.1</v>
+        <v>2</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="3">
         <v>0.012</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">