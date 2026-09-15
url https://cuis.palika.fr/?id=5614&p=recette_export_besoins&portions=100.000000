--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -29,57 +29,57 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
-    <t>CONS-TOMATE-ENT</t>
-[...5 lines deleted...]
-    <t>Conserves de légumes</t>
+    <t>RNM100717</t>
+  </si>
+  <si>
+    <t>Chorizo cular pur porc</t>
+  </si>
+  <si>
+    <t>Charcuterie</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>CONS-CREVETTE</t>
   </si>
   <si>
     <t>Crevettes roses cuites décortiquées</t>
   </si>
   <si>
     <t>Conserves de poissons et fruits mer</t>
   </si>
   <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
@@ -104,123 +104,123 @@
   <si>
     <t>Thym séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t>KNORR-BOUIL-VOL</t>
   </si>
   <si>
     <t>Bouillon de Volaille déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>HUI-TOURNESOL</t>
   </si>
   <si>
     <t>Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t>Huiles végétales</t>
   </si>
   <si>
+    <t>00POT_MP025</t>
+  </si>
+  <si>
+    <t>Petits pois surgelés</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
     <t>RNM9360123</t>
   </si>
   <si>
     <t>TOMATE ronde Maroc cat.I 67-82mm</t>
   </si>
   <si>
-    <t>Légumes</t>
-[...1 lines deleted...]
-  <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
   <si>
     <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>RIZ-LONG-ETUVE</t>
   </si>
   <si>
     <t>Riz long étuvé</t>
   </si>
   <si>
     <t>Céréales et légumineuses sèches</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00866</t>
   </si>
   <si>
     <t>Poivrons verts rouges en lanières surgelés</t>
   </si>
   <si>
+    <t>RNMS00532</t>
+  </si>
+  <si>
+    <t>Moules entières cuites pleine eau</t>
+  </si>
+  <si>
+    <t>Poissons et fruits de mer surgelés</t>
+  </si>
+  <si>
     <t>RNMS00767</t>
   </si>
   <si>
     <t>Haricots plats coupés surgelés</t>
   </si>
   <si>
     <t>Pommes de terre surgelées</t>
-  </si>
-[...13 lines deleted...]
-    <t>Porc frais</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -315,57 +315,57 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
-        <v>1.2</v>
+        <v>28.82</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
         <v>2</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="4">
         <v>28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="5">
         <v>13</v>
@@ -475,229 +475,229 @@
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="3">
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="4">
         <v>0.525</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="4">
-        <v>11.2</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D11" s="3">
-        <v>2.5</v>
+        <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="4">
-        <v>10.8</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" t="s">
         <v>37</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>38</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="3">
-        <v>10</v>
+        <v>2.5</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="4">
-        <v>14</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
         <v>40</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>41</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="3">
-        <v>0.1</v>
+        <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="4">
-        <v>0.035</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" t="s">
         <v>43</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>44</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="3">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="4">
-        <v>1.852</v>
+        <v>0.035</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" t="s">
         <v>46</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>47</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="3">
-        <v>1</v>
+        <v>0.2</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="4">
-        <v>4.18</v>
+        <v>1.852</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D16" s="3">
         <v>1</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="4">
-        <v>3.52</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" t="s">
         <v>51</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>52</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="4">
-        <v>2.98</v>
+        <v>13.38</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>53</v>
       </c>
       <c r="B18" t="s">
         <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="4">
-        <v>7.86</v>
+        <v>3.52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s" s="6">
         <v>56</v>
       </c>
       <c r="F19" s="7">
-        <v>86.48</v>
+        <v>119.84</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>RIZ À L’ESPAGNOL</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>