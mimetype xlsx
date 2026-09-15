--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -9,101 +9,116 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Coût total</t>
   </si>
   <si>
+    <t>00000826</t>
+  </si>
+  <si>
+    <t>CLOUS DE GIROFLES</t>
+  </si>
+  <si>
+    <t>Eléments divers</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
     <t>RNM100732</t>
   </si>
   <si>
     <t>Poitrine fumée n°1</t>
   </si>
   <si>
     <t>Charcuterie</t>
   </si>
   <si>
-    <t>kg</t>
-[...1 lines deleted...]
-  <si>
     <t>00000061</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
     <t>Matières diverses (à trier)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>EPI-GENIEVRE-GRA</t>
+  </si>
+  <si>
+    <t>Grains de genievre</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
     <t>EPI-POIVRE-MIGNO</t>
   </si>
   <si>
     <t>Poivre noir mignonnette (concassé)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>KNORR-FBLIE-STD</t>
   </si>
   <si>
     <t>Fonds Brun Lié (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>RNM26560123</t>
   </si>
   <si>
     <t>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM4G100918</t>
   </si>
   <si>
     <t>Oignons émincés 4G</t>
   </si>
@@ -172,280 +187,320 @@
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s">
+      <c r="A2" t="s" s="3">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="3">
-        <v>2.5</v>
+      <c r="D2" s="4">
+        <v>5</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="4">
-        <v>26.725</v>
+      <c r="F2" s="5">
+        <v>0</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="s" s="5">
+      <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="3">
+      <c r="D3" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="5">
+        <v>26.725</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="3">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="4">
         <v>3.9</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="4">
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="5">
         <v>0.0117</v>
-      </c>
-[...18 lines deleted...]
-        <v>0.66</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="3">
-        <v>0.1</v>
+      <c r="D5" s="4">
+        <v>0.02</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="4">
-        <v>0</v>
+      <c r="F5" s="5">
+        <v>0.44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="D6" s="4">
+        <v>0.05</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="4">
-        <v>4.2</v>
+      <c r="F6" s="5">
+        <v>0.66</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" t="s">
         <v>23</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>24</v>
       </c>
-      <c r="C7" t="s">
-[...3 lines deleted...]
-        <v>2.5</v>
+      <c r="D7" s="4">
+        <v>0.1</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="4">
-        <v>10.8</v>
+      <c r="F7" s="5">
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
         <v>26</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>27</v>
       </c>
-      <c r="C8" t="s">
-[...3 lines deleted...]
-        <v>0.09</v>
+      <c r="D8" s="4">
+        <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
-      <c r="F8" s="4">
-        <v>0.0378</v>
+      <c r="F8" s="5">
+        <v>4.2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" t="s">
         <v>29</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>30</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="5">
+        <v>10.8</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="3">
+      <c r="B10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="5">
+        <v>0.0378</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="4">
         <v>12</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="4">
+      <c r="E11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="5">
         <v>33.24</v>
       </c>
     </row>
-    <row r="10">
-[...8 lines deleted...]
-        <v>75.67</v>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="6">
+        <v>37</v>
+      </c>
+      <c r="F12" s="7">
+        <v>76.11</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CHOUX DE BRUXELLES BRAISÉS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>