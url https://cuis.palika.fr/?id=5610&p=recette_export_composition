--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -41,60 +41,60 @@
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>ÉPINARDS</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Épinards bio en branches UE</t>
+    <t xml:space="preserve">    ↳ Épinards hachés en portion surgelés</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>Légumes surgelés</t>
+    <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
@@ -277,51 +277,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="3">
         <v>0.02</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="3">
-        <v>0.12</v>
+        <v>0.72</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="3">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">