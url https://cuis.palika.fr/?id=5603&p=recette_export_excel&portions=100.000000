--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -79,51 +79,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:52</t>
+    <t>15/09/2026 13:54</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -175,54 +175,54 @@
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
-    <t>OVO-BLANC-LIQ</t>
-[...2 lines deleted...]
-    <t>Blanc d'oeuf liquide pasteurisé</t>
+    <t>OVO-ENT-LIQ</t>
+  </si>
+  <si>
+    <t>Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -235,51 +235,51 @@
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Garnitures et légumes collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
+    <t xml:space="preserve">    ↳ Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade entière</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
@@ -576,79 +576,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>15</v>
       </c>
       <c r="B11" s="4">
-        <v>27.2412</v>
+        <v>29.3412</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B12" s="4">
-        <v>0.272412</v>
+        <v>0.293412</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>17</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B15" s="6">
-        <v>27.2412</v>
+        <v>29.3412</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -927,52 +927,52 @@
         <f>E13*1.05</f>
         <v>10.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="9">
         <v>3</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>3</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*3.2</f>
-        <v>9.6</v>
+        <f>E14*3.9</f>
+        <v>11.7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="9">
         <v>0.12</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.12</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0.35</f>
         <v>0.042</v>
@@ -1132,51 +1132,51 @@
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>48</v>
       </c>
       <c r="F5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>72</v>
       </c>
       <c r="C6" t="s">
         <v>69</v>
       </c>
       <c r="D6" s="11">
         <v>3</v>
       </c>
       <c r="E6" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>73</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" s="11">
         <v>0.3</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
     </row>