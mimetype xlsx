--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -68,51 +68,51 @@
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Blanc d'oeuf liquide pasteurisé</t>
+    <t xml:space="preserve">    ↳ Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
@@ -306,51 +306,51 @@
       </c>
       <c r="D5" s="3">
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="3">
         <v>3</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="3">
         <v>0.3</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>