--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -86,84 +86,84 @@
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>LAIT-ENT-UHT</t>
   </si>
   <si>
     <t>Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
-    <t>00002235</t>
-[...11 lines deleted...]
-    <t>Blanc d'oeuf liquide pasteurisé</t>
+    <t>OVO-ENT-LIQ</t>
+  </si>
+  <si>
+    <t>Oeuf entier liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00751</t>
+  </si>
+  <si>
+    <t>Carottes en rondelles surgelées</t>
+  </si>
+  <si>
+    <t>Pommes de terre surgelées</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -183,59 +183,56 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="201" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
@@ -368,139 +365,139 @@
       <c r="F6" s="4">
         <v>4.4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="3">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="4">
         <v>10.5</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="5">
+      <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="3">
-        <v>17.5</v>
+        <v>3</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="4">
-        <v>0</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="3">
-        <v>3</v>
+        <v>0.075</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="4">
-        <v>9.6</v>
+        <v>0.0263</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="3">
         <v>0.075</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="4">
-        <v>0.0263</v>
+        <v>0.6945</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="3">
-        <v>0.075</v>
+        <v>17.5</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="4">
-        <v>0.6945</v>
+        <v>37.975</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12" t="s" s="6">
+      <c r="E12" t="s" s="5">
         <v>37</v>
       </c>
-      <c r="F12" s="7">
-        <v>26.88</v>
+      <c r="F12" s="6">
+        <v>66.96</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FLAN DE CAROTTES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>