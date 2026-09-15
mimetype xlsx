--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -419,57 +419,57 @@
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="4">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="5">
         <v>14.5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>29</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="4">
-        <v>0.15</v>
+        <v>5</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="5">
-        <v>0.75</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>34</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="4">
         <v>0.5</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>35</v>
@@ -517,51 +517,51 @@
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="4">
         <v>0.2</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="5">
         <v>1.852</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="6">
         <v>44</v>
       </c>
       <c r="F14" s="7">
-        <v>136.37</v>
+        <v>160.62</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FRICASSÉE D’ARTICHAUTS</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>