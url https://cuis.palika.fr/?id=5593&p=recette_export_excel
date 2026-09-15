--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 02:00</t>
+    <t>15/09/2026 16:09</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -1016,51 +1016,51 @@
       </c>
       <c r="D3" s="11">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>67</v>
       </c>
       <c r="C4" t="s">
         <v>66</v>
       </c>
       <c r="D4" s="11">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>68</v>
       </c>
       <c r="C5" t="s">
         <v>66</v>
       </c>
       <c r="D5" s="11">
         <v>3</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>54</v>
       </c>
     </row>
@@ -1096,51 +1096,51 @@
       </c>
       <c r="D7" s="11">
         <v>0.02</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>71</v>
       </c>
       <c r="C8" t="s">
         <v>66</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>72</v>
       </c>
       <c r="C9" t="s">
         <v>66</v>
       </c>
       <c r="D9" s="11">
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
     </row>