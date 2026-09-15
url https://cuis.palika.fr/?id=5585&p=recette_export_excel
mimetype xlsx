--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -82,51 +82,51 @@
   <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
     <t>Coût de revient (qt de référence)</t>
   </si>
   <si>
     <t>Coût unitaire</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
     <t>Coût de revient total pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>01/08/2026 01:56</t>
+    <t>15/09/2026 14:36</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
@@ -559,79 +559,79 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
         <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
         <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>357.928</v>
+        <v>346.6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
         <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.57928</v>
+        <v>3.466</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
         <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
         <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>357.928</v>
+        <v>346.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -800,62 +800,62 @@
         <v>0.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F9" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="4">
         <f>E9*5.8</f>
         <v>2.9</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="4">
         <f>E10*7.08</f>
-        <v>14.16</v>
+        <v>2.832</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="9">
         <v>0.3</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F11" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="4">
         <f>E11*5.2</f>
         <v>1.56</v>
@@ -1107,54 +1107,54 @@
       </c>
       <c r="C6" t="s">
         <v>68</v>
       </c>
       <c r="D6" s="11">
         <v>1</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>72</v>
       </c>
       <c r="C7" t="s">
         <v>68</v>
       </c>
       <c r="D7" s="11">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>73</v>
       </c>
       <c r="C8" t="s">
         <v>68</v>
       </c>
       <c r="D8" s="11">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
     </row>