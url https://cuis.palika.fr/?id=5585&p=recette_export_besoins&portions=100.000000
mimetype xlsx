--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -309,57 +309,57 @@
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="3">
         <v>0.5</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="4">
         <v>2.9</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="3">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="4">
-        <v>14.16</v>
+        <v>2.832</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3">
         <v>0.3</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="4">
         <v>1.56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>23</v>
@@ -427,51 +427,51 @@
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="3">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="4">
         <v>318.72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="5">
         <v>35</v>
       </c>
       <c r="F11" s="6">
-        <v>357.93</v>
+        <v>346.6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>BRANDADE DE MORUE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>