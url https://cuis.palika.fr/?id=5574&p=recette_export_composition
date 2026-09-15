--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -59,75 +59,75 @@
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Plats complets collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tagliatelles sèches nid</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Pâtes sèches</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUMON fumé (filet) tranché-reconstitué aquaculture 1-2kg sous-vide Norvège</t>
   </si>
   <si>
     <t>Poissons transformés</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Filet de poisson blanc meunière</t>
+    <t xml:space="preserve">    ↳ Filets de saumon salmo salar</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Lait entier UHT 3,5% MG brique 1L</t>
   </si>
   <si>
     <t>Laits et laits en poudre</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
-[...2 lines deleted...]
-    <t>Fonds concentrés et extraits</t>
+    <t xml:space="preserve">    ↳ fumet crustacés</t>
+  </si>
+  <si>
+    <t>Condiments et sauces</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>